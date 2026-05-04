--- v0 (2026-03-25)
+++ v1 (2026-05-04)
@@ -494,251 +494,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover en élevage AOP Comté : à chacun son style</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10780⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.7 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010137v1</w:t>
+                <w:t xml:space="preserve">hal-01913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fromage de Comté dans l’ère du temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innover en élevage AOP Comté : à chacun son style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.5377⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093377v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modernité à traire encore ses vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -767,1380 +797,1350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éleveurs de Montbéliarde au carrefour de l’innovation génomique : entre adhésion et résistance, solidarité et concurrence</w:t>
+                <w:t xml:space="preserve">Le fromage de Comté dans l’ère du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5393⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914149v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les éleveurs de Montbéliarde au carrefour de l’innovation génomique : entre adhésion et résistance, solidarité et concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212, pp.7 - 13. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913578v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use-related or contamination? Residue and use-wear mapping on stone tools used for experimental processing of plants from Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mougenot</w:t>
+                <w:t xml:space="preserve">Hermine Xhauflair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfred Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Dizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 427, pp.80 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704637v1</w:t>
+                <w:t xml:space="preserve">halshs-01714608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why to genotype « our good cows »? : An approach of the genomics by discursive contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944065v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why to genotype « our good cows »? : An approach of the genomics by discursive contradictions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the architecture of anionic kappa-carrageenan/cationic glycine betaine amide surfactant assemblies by dilution: A multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Covis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18632⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942840v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the architecture of anionic kappa-carrageenan/cationic glycine betaine amide surfactant assemblies by dilution: A multiscale approach</w:t>
+                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.111--114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604695v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pâturage sous tension avec l’agrandissement des troupeaux en production de lait à Comté</w:t>
+                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 230, pp.111-114</w:t>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.60 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604747v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-related or contamination? Residue and use-wear mapping on stone tools used for experimental processing of plants from Southeast Asia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+                <w:t xml:space="preserve">Un pâturage sous tension avec l’agrandissement des troupeaux en production de lait à Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Saos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.111-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01714608v1</w:t>
+                <w:t xml:space="preserve">hal-01604747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des races localement adaptées et adoptées, une condition de la durabilité des activités d'élevage</w:t>
+                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Verrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2016052⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557777v1</w:t>
+                <w:t xml:space="preserve">hal-02933948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the use-wear resulting from bamboo working and its importance to address the hypothesis of the existence of a bamboo industry in prehistoric Southeast Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfred Pawlik</w:t>
+                <w:t xml:space="preserve">Des races localement adaptées et adoptées, une condition de la durabilité des activités d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2016052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730901v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
+                <w:t xml:space="preserve">Characterisation of the use-wear resulting from bamboo working and its importance to address the hypothesis of the existence of a bamboo industry in prehistoric Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Xhauflair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+                <w:t xml:space="preserve">Timothy James Vitales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.95 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933948v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,77 +2230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourrragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow's pastures quality in Jura Mountains and Comté cheese area : maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,77 +2472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrot Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.quaint.2010.06.023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2868,51 +2868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales étapes de l'occupation humaine en bordure de l'Himalaya occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.404-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2952,359 +2952,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family farms and generation replacement: The example of the canton of Seurre in Cote d'Or (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les premiers peuplements d'Asie du Sud : vestiges culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CLIMATS-CULTURES-SOCIETES aux temps préhistoriques, de l'apparition des Hominidés jusqu'au Néolithique CLIMATES-CULTURES-SOCIETIES during Prehistoric times, since Hominid advent up to the Neolithic, 5 (1-2), pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2006.0037⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913764v1</w:t>
+                <w:t xml:space="preserve">halshs-00361311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitations familiales et renouvellement des générations. L'exemple du canton de Seurre en Côte d'Or (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Family farms and generation replacement: The example of the canton of Seurre in Cote d'Or (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.549-554</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.549-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2006.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656487v1</w:t>
+                <w:t xml:space="preserve">hal-01913764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers peuplements d'Asie du Sud : vestiges culturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitations familiales et renouvellement des générations. L'exemple du canton de Seurre en Côte d'Or (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leseigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.549-554</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361311v1</w:t>
+                <w:t xml:space="preserve">hal-02656487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of recent lithic industries with archaic features in the Hindu Kush range (Chitral district, North Pakistan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Magraner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,90 +3689,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3909,90 +3909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4284,103 +4284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des races, d'ici ou d'ailleurs, en vue de l'adaptation des activités d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2015, Nancy, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4405,51 +4405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow’s pastures quality in Jura Mountains and Comté cheese area: Maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,545 +4520,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources génétiques et diversification des systèmes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Verrier</w:t>
+                <w:t xml:space="preserve">A Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ressources génétiques" de l'INRA au SIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64 Annual meeting of the European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019622v1</w:t>
+                <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600201v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Perret</w:t>
+                <w:t xml:space="preserve">Ressources génétiques et diversification des systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin-Pierre Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
+              <w:t xml:space="preserve">Séminaire "Ressources génétiques" de l'INRA au SIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600199v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wirth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
+              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936565v1</w:t>
+                <w:t xml:space="preserve">hal-02600201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,860 +5068,864 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39.Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Feb 2013, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000666v1</w:t>
+                <w:t xml:space="preserve">hal-02600199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brétière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251</w:t>
+              <w:t xml:space="preserve">39.Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Feb 2013, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878650v1</w:t>
+                <w:t xml:space="preserve">hal-01000666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 Annual meeting of the European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925016v1</w:t>
+                <w:t xml:space="preserve">hal-01878650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Beneux</w:t>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carène C. Bulte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. C. Chevassus</w:t>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000667v1</w:t>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Brétière</w:t>
+                <w:t xml:space="preserve">Carène C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
+                <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t>
+                <w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy R. Bouche</w:t>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick A. Audiot</w:t>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Casabianca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ressources Génétiques FRB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.30-31</w:t>
+              <w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004514v1</w:t>
+                <w:t xml:space="preserve">hal-01189893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy R. Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Audiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Brives</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couix-Blanc</w:t>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Ressources Génétiques FRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189893v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des circuits de pâturage des grands troupeaux laitiers en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,51 +5933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
@@ -6340,90 +6340,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6478,103 +6478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
@@ -6756,64 +6756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sémah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truman Simanjuntak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D495E5"/>
+    <w:nsid w:val="7E862784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7526,51 +7526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241525802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01914149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01942840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Covis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Dizon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.7332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKCFGRJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.06.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2C5SBL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H38RVL14-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD6LQ54D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magraner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin-Pierre Le Campion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0465-2_1907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241525802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01914149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Dizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01942840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18632" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Covis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vives" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.7332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKCFGRJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.06.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2C5SBL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H38RVL14-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD6LQ54D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magraner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin-Pierre Le Campion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0465-2_1907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>