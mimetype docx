--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -732,226 +732,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modernité à traire encore ses vaches</w:t>
+                <w:t xml:space="preserve">Le fromage de Comté dans l’ère du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941285v1</w:t>
+                <w:t xml:space="preserve">hal-02093377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fromage de Comté dans l’ère du temps</w:t>
+                <w:t xml:space="preserve">De la modernité à traire encore ses vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.5377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093377v1</w:t>
+                <w:t xml:space="preserve">hal-01941285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éleveurs de Montbéliarde au carrefour de l’innovation génomique : entre adhésion et résistance, solidarité et concurrence</w:t>
               </w:r>
@@ -1156,498 +1156,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01714608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why to genotype « our good cows »? : An approach of the genomics by discursive contradictions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.111--114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942840v1</w:t>
+                <w:t xml:space="preserve">hal-01704637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the architecture of anionic kappa-carrageenan/cationic glycine betaine amide surfactant assemblies by dilution: A multiscale approach</w:t>
+                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.60 - 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604695v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why to genotype « our good cows »? : An approach of the genomics by discursive contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704637v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
+                <w:t xml:space="preserve">Monitoring the architecture of anionic kappa-carrageenan/cationic glycine betaine amide surfactant assemblies by dilution: A multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Covis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944065v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pâturage sous tension avec l’agrandissement des troupeaux en production de lait à Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,455 +1692,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
+                <w:t xml:space="preserve">Des races localement adaptées et adoptées, une condition de la durabilité des activités d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Tudryn</w:t>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2016052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933948v1</w:t>
+                <w:t xml:space="preserve">hal-01557777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des races localement adaptées et adoptées, une condition de la durabilité des activités d'élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
+                <w:t xml:space="preserve">Characterisation of the use-wear resulting from bamboo working and its importance to address the hypothesis of the existence of a bamboo industry in prehistoric Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Xhauflair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy James Vitales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2016052⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.95 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557777v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the use-wear resulting from bamboo working and its importance to address the hypothesis of the existence of a bamboo industry in prehistoric Southeast Asia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+                <w:t xml:space="preserve">Geology and geomorphology of Masol paleonto-archeological site, Late Pliocene, Chandigarh, Siwalik Frontal Range, NW India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Abdessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tudryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapon Sao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy James Vitales</w:t>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 416, pp.95 - 125. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.379-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730901v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropic activities in the fossiliferous Quranwala Zone, 2.6 Ma, Siwaliks of Northwest India, historical context on the discovery and scientific investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,51 +2256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow's pastures quality in Jura Mountains and Comté cheese area : maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrot Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.quaint.2010.06.023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2868,51 +2868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales étapes de l'occupation humaine en bordure de l'Himalaya occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.404-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3048,51 +3048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farms and generation replacement: The example of the canton of Seurre in Cote d'Or (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations familiales et renouvellement des générations. L'exemple du canton de Seurre en Côte d'Or (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3260,51 +3260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of recent lithic industries with archaic features in the Hindu Kush range (Chitral district, North Pakistan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Magraner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,90 +3689,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4284,103 +4284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des races, d'ici ou d'ailleurs, en vue de l'adaptation des activités d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2015, Nancy, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4405,51 +4405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow’s pastures quality in Jura Mountains and Comté cheese area: Maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,51 +4539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,545 +4641,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wirth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
+              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936565v1</w:t>
+                <w:t xml:space="preserve">hal-02600201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources génétiques et diversification des systèmes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ressources génétiques" de l'INRA au SIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019622v1</w:t>
+                <w:t xml:space="preserve">hal-02600199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Ressources génétiques et diversification des systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+                <w:t xml:space="preserve">Antonin-Pierre Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
+              <w:t xml:space="preserve">Séminaire "Ressources génétiques" de l'INRA au SIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600201v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Perret</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600199v1</w:t>
+                <w:t xml:space="preserve">hal-01936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,557 +5375,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Brétière</w:t>
+                <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
+                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+                <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. M. Beneux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Chevassus</w:t>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000667v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+                <w:t xml:space="preserve">Remy R. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annick A. Audiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baret</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couix-Blanc</w:t>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Ressources Génétiques FRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189893v1</w:t>
+                <w:t xml:space="preserve">hal-01004514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy R. Bouche</w:t>
+                <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick A. Audiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">Nathalie Couix-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ressources Génétiques FRB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.30-31</w:t>
+              <w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004514v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des circuits de pâturage des grands troupeaux laitiers en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,51 +5933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
@@ -6478,103 +6478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
@@ -6756,64 +6756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E862784"/>
+    <w:nsid w:val="44EB002A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7526,51 +7526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241525802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01914149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Dizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01942840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18632" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Covis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vives" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.7332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKCFGRJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.06.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2C5SBL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H38RVL14-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD6LQ54D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magraner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin-Pierre Le Campion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0465-2_1907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241525802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01914149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Dizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01942840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18632" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Covis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vives" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Abdessadok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tudryn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon Sao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.7332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKCFGRJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.06.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2C5SBL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H38RVL14-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD6LQ54D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magraner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Oyant-Hibrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin-Pierre Le Campion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0465-2_1907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>