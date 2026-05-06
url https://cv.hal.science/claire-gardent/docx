--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -1680,4366 +1680,4344 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (128)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Complex Question Decompositions in the Face of Distribution Shifts</w:t>
+                <w:t xml:space="preserve">Privacy-Preserving Generation of Synthetic Pathology Reports for Information Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin Han</w:t>
+                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Apr 2025, Alburquerque, United States</w:t>
+              <w:t xml:space="preserve">AIME 2026 - International Conference on Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522699v1</w:t>
+                <w:t xml:space="preserve">hal-05605622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Tuning, Prompting and RAG for Knowledge Graph-to-Russian Text Generation. How do these Methods generalise to Out-of-Distribution Data?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating Complex Question Decompositions in the Face of Distribution Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Soto Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evan Chapple</w:t>
+                <w:t xml:space="preserve">Kelvin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Natural Language Generation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Oct 2025, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">2025 Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Apr 2025, Alburquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522702v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Evaluation of Multilingual Knowledge Graph-to-Text Generation via NLI Fine-Tuning: Precision, Recall and F1 scores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating Questions Under Discussion with Reinforcement Learning using Ranking and Scoring for Reward and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Soto Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Gardent</w:t>
+                <w:t xml:space="preserve">Kelvin Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 63rd Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">14th International Joint Conference on Natural Language Processing and the 4th Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138142v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuCAL: Contrastive Alignment for Preference-Driven KG-to-Text Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yifei Song</w:t>
+                <w:t xml:space="preserve">Generating Complex Question Decompositions in the Face of Distribution Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Apr 2025, Alburquerque, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404224v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Verbalisation of Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">Fine-Tuning, Prompting and RAG for Knowledge Graph-to-Russian Text Generation. How do these Methods generalise to Out-of-Distribution Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Song</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Anna Nikiforovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Soto Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evan Parker Kelly Chapple</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 18th International Natural Language Generation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Oct 2025, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404211v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Questions Under Discussion with Reinforcement Learning using Ranking and Scoring for Reward and Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Evaluation of Multilingual Knowledge Graph-to-Text Generation via NLI Fine-Tuning: Precision, Recall and F1 scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Soto Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Joint Conference on Natural Language Processing and the 4th Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Mumbai, India</w:t>
+              <w:t xml:space="preserve">The 63rd Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533863v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Complex Question Decompositions in the Face of Distribution Shifts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Han</w:t>
+                <w:t xml:space="preserve">MuCAL: Contrastive Alignment for Preference-Driven KG-to-Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.14238-14281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522707v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Document Simplification: On the Importance of Separately Assessing Simplicity and Meaning Preservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilingual Verbalisation of Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Soto Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nikiforovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Cripwell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Legrand</w:t>
+                <w:t xml:space="preserve">Evan Parker Kelly Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Workshop on Tools and Resources for People with REAding DIfficulties (READI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.1111-1162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854983v1</w:t>
+                <w:t xml:space="preserve">hal-05404211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Knowledge Graph-to-text Generation Models for English and Russian on Out Of Domain Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Nikiforovskaya</w:t>
+                <w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina M Rojas-Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Natural Language Generation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854968v1</w:t>
+                <w:t xml:space="preserve">hal-04854981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gramex: Generating Controlled Grammar Exercises from Various Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Evaluating Knowledge Graph-to-text Generation Models for English and Russian on Out Of Domain Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nikiforovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLP4CALL2024 : Natural Language Processing for Computer-assisted Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">17th International Natural Language Generation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722187v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating from AMRs into High and Low-Resource Languages using Phylogenetic Knowledge and Hierarchical QLoRA Training (HQL)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Evaluating Document Simplification: On the Importance of Separately Assessing Simplicity and Meaning Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Cripwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Natural Language Generation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd Workshop on Tools and Resources for People with REAding DIfficulties (READI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681150v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+                <w:t xml:space="preserve">Gramex: Generating Controlled Grammar Exercises from Various Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">NLP4CALL2024 : Natural Language Processing for Computer-assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854981v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicity Level Estimate (SLE): A Learned Reference-Less Metric for Sentence Simplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Legrand</w:t>
+                <w:t xml:space="preserve">Generating from AMRs into High and Low-Resource Languages using Phylogenetic Knowledge and Hierarchical QLoRA Training (HQL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Soto Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Natural Language Generation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tokyo, Japan. pp.70-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.inlg-main.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369824v1</w:t>
+                <w:t xml:space="preserve">hal-04681150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Representations of Text and Knowledge Graphs for Retrieval and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teven Le Scao</w:t>
+                <w:t xml:space="preserve">Generating and Answering Simple and Complex Questions from Text and from Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics ( IJCNLP-AACL 2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Nov 2023, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics (IJCNLP-AACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Nov 2023, Bali, Indonesia, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369917v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny-Inspired Soft Prompts For Data-to-Text Generation in Low-Resource Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Joint Representations of Text and Knowledge Graphs for Retrieval and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teven Le Scao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP-AACL 2023: The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
+              <w:t xml:space="preserve">The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics ( IJCNLP-AACL 2023 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL, Nov 2023, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199557v2</w:t>
+                <w:t xml:space="preserve">hal-04369917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Generation and Answering of Questions from Texts and Knowledge Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Han</w:t>
+                <w:t xml:space="preserve">Simplicity Level Estimate (SLE): A Learned Reference-Less Metric for Sentence Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Cripwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.12053-12059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369793v1</w:t>
+                <w:t xml:space="preserve">hal-04369824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document-Level Planning for Text Simplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Legrand</w:t>
+                <w:t xml:space="preserve">Phylogeny-Inspired Soft Prompts For Data-to-Text Generation in Low-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Soto Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNLP-AACL 2023: The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Nov 2023, Bali, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369756v1</w:t>
+                <w:t xml:space="preserve">hal-04199557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Document Simplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Legrand</w:t>
+                <w:t xml:space="preserve">Multilingual Generation and Answering of Questions from Texts and Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada. pp.13190-13206, </w:t>
+              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.13740-13756, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369783v1</w:t>
+                <w:t xml:space="preserve">hal-04369793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating and Answering Simple and Complex Questions from Text and from Knowledge Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Han</w:t>
+                <w:t xml:space="preserve">Document-Level Planning for Text Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Cripwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics (IJCNLP-AACL 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, May 2023, Dubrovnik, Croatia. pp.993-1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369868v1</w:t>
+                <w:t xml:space="preserve">hal-04369756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable Sentence Simplification via Operation Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Context-Aware Document Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Cripwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2023, Toronto, Canada. pp.13190-13206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.findings-naacl.161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03792417v1</w:t>
+                <w:t xml:space="preserve">hal-04369783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Questions from Wikidata Triples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Castro Ferreira</w:t>
+                <w:t xml:space="preserve">Controllable Sentence Simplification via Operation Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Cripwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Seattle, United States. pp.2091--2103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.findings-naacl.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909961v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering Information and Engaging the User ComBot : A Task-Based, Serendipitous Dialog Model for Patient-Doctor Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Liednikova</w:t>
+                <w:t xml:space="preserve">Generating Questions from Wikidata Triples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Durand-Salmon</w:t>
+                <w:t xml:space="preserve">Thiago Castro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLPMC 2021 - Second Workshop on Natural Language Processing for Medical Conversations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Mexico, Mexico. pp.21-29</w:t>
+              <w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461330v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse-Based Sentence Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Cripwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2021 The 2021 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.1530-1540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity-Based Semantic Adequacy for Data-to-Text Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gathering Information and Engaging the User ComBot : A Task-Based, Serendipitous Dialog Model for Patient-Doctor Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Liednikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Faille</w:t>
+                <w:t xml:space="preserve">Philippe Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">Alexandre Durand-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeddings of the 2021 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.1530--1540</w:t>
+              <w:t xml:space="preserve">NLPMC 2021 - Second Workshop on Natural Language Processing for Medical Conversations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Mexico, Mexico. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461309v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning and Multi-label Classification for Ellipsis and Coreference Detection in Conversational Question-Answering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entity-Based Semantic Adequacy for Data-to-Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Maria Rojas-Barahona</w:t>
+                <w:t xml:space="preserve">Juliette Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Spoken Dialog System Technology (IWSDS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Singapour/Virtual, Singapore</w:t>
+              <w:t xml:space="preserve">Proceeddings of the 2021 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.1530--1540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533906v1</w:t>
+                <w:t xml:space="preserve">hal-03461309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoa T Le</w:t>
+                <w:t xml:space="preserve">Active Learning and Multi-label Classification for Ellipsis and Coreference Detection in Conversational Question-Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+                <w:t xml:space="preserve">Lina Maria Rojas-Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New York, United States</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Spoken Dialog System Technology (IWSDS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Singapour/Virtual, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883327v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Language Generation Pipeline, Neural Text Generation and Explainability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Gatt</w:t>
+                <w:t xml:space="preserve">The 2020 Bilingual, Bi-Directional WebNLG+ Shared Task Overview and Evaluation Results (WebNLG+ 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Castro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Ilinykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Interactive Natural Language Technology for Explainable Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin (online), Ireland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Natural Language Generation from the Semantic Web (WebNLG+)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin/Virtual, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046206v1</w:t>
+                <w:t xml:space="preserve">hal-03148418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Health-Bots from Training Data that was Automatically Created using Paraphrase Detection and Expert Knowledge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Durand-Salmon</w:t>
+                <w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020294v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2020 Bilingual, Bi-Directional WebNLG+ Shared Task Overview and Evaluation Results (WebNLG+ 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Castro Ferreira</w:t>
+                <w:t xml:space="preserve">The Natural Language Generation Pipeline, Neural Text Generation and Explainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Natural Language Generation from the Semantic Web (WebNLG+)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin/Virtual, Ireland</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Interactive Natural Language Technology for Explainable Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin (online), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148418v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORIA / Lorraine University at Multilingual Surface Realisation 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
+                <w:t xml:space="preserve">Learning Health-Bots from Training Data that was Automatically Created using Paraphrase Detection and Expert Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Liednikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durand-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Multilingual Surface Realisation (MSR 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 28th Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459998v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Corpus for Russian Data-to-Text Generation Using Neural Machine Translation and Post-Editing</w:t>
+                <w:t xml:space="preserve">LORIA / Lorraine University at Multilingual Surface Realisation 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shimorina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Workshop on Balto-Slavic Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.44-49, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Multilingual Surface Realisation (MSR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, Hong Kong SAR China. pp.88-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W19-3706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/D19-6312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460000v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Realisation Using Full Delexicalisation</w:t>
+                <w:t xml:space="preserve">Creating a Corpus for Russian Data-to-Text Generation Using Neural Machine Translation and Post-Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shimorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/D19-1305⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Workshop on Balto-Slavic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-3706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277069v1</w:t>
+                <w:t xml:space="preserve">hal-02460000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing AMR-to-Text Generation with Dual Graph Representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo F R Ribeiro</w:t>
+                <w:t xml:space="preserve">Surface Realisation Using Full Delexicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iryna Gurevych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.3181--3192, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.3084-3094, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D19-1305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/D19-1314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277053v1</w:t>
+                <w:t xml:space="preserve">hal-02277069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Local Knowledge Graph Construction to Scale Seq2Seq Models to Multi-Document Inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Fan</w:t>
+                <w:t xml:space="preserve">Enhancing AMR-to-Text Generation with Dual Graph Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo F R Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bordes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Gurevych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.3181--3192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D19-1314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/D19-1428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277063v1</w:t>
+                <w:t xml:space="preserve">hal-02277053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+                <w:t xml:space="preserve">Using Local Knowledge Graph Construction to Scale Seq2Seq Models to Multi-Document Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D19-1428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323821v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Syntactic Paraphrases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Colin</w:t>
+                <w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2018 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICANN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.337-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046028v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Rare Items in Data-to-Text Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
+                <w:t xml:space="preserve">Generating Syntactic Paraphrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Natural Language Generation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2018 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.937-943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D18-1113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W18-6543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02460010v1</w:t>
+                <w:t xml:space="preserve">hal-03046028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Priors for RNN-based Semantic Parsing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dymetman</w:t>
+                <w:t xml:space="preserve">Handling Rare Items in Data-to-Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">wenty-sixth International Joint Conference on Artificial Intelligence (IJCAI-17) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/585⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Natural Language Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tilburg University, Netherlands. pp.360-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W18-6543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623808v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModelWriter: Text and Model-Synchronized Document Engineering Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creating Training Corpora for NLG Micro-Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shimorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Narayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 32nd IEEE/ACM International Conference on Automated Software Engineering (ASE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, IL, United States</w:t>
+              <w:t xml:space="preserve">55th annual meeting of the Association for Computational Linguistics (ACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581256v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Natural Language to Description Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Priors for RNN-based Semantic Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bikash Gyawali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
+                <w:t xml:space="preserve">Marc Dymetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariem Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2017 - Extended Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_17⟩</w:t>
+              <w:t xml:space="preserve">wenty-sixth International Joint Conference on Artificial Intelligence (IJCAI-17) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.4186 - 4192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577655v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Data-To-Text Generation Benchmarks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
+                <w:t xml:space="preserve">ModelWriter: Text and Model-Synchronized Document Engineering Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Erata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Gyawali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Natural Language Generation conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Santiago de Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">2017 32nd IEEE/ACM International Conference on Automated Software Engineering (ASE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Urbana-Champaign, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623832v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WebNLG Challenge: Generating Text from RDF Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Natural Language to Description Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Gyawali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cruz-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Natural Language Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W17-3518⟩</w:t>
+              <w:t xml:space="preserve">ESWC 2017 - Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461197v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split and Rephrase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shashi Narayan</w:t>
+                <w:t xml:space="preserve">Analysing Data-To-Text Generation Benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2017: Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark. pp.617 - 627</w:t>
+              <w:t xml:space="preserve">The 10th International Natural Language Generation conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Santiago de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623746v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Training Corpora for NLG Micro-Planning</w:t>
+                <w:t xml:space="preserve">The WebNLG Challenge: Generating Text from RDF Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shimorina</w:t>
@@ -6057,3735 +6035,3770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th annual meeting of the Association for Computational Linguistics (ACL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Natural Language Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Santiago de Compostela, Spain. pp.124-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-3518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623744v1</w:t>
+                <w:t xml:space="preserve">hal-02461197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based Structured Prediction for Semantic Parsing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dymetman</w:t>
+                <w:t xml:space="preserve">Split and Rephrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay B Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shimorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Annual meeting of the Association for Computational Linguistics (ACL) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2017: Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark. pp.617 - 627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/P16-1127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623762v1</w:t>
+                <w:t xml:space="preserve">hal-01623746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building RDF Content for Data-to-Text Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Mohamed Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference on Computational Linguistics (COLING 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Sentence Simplification Using Deep Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The 9th International Natural Language Generation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.111 - 120, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-6620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Embeddings to lexicalise RDF Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
+                <w:t xml:space="preserve">Sequence-based Structured Prediction for Semantic Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dymetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">*SEM 2016,. The Fifth Joint Conference on Lexical and Computational Semantics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Annual meeting of the Association for Computational Linguistics (ACL) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.1341 - 1350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P16-1127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/S16-2027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623812v1</w:t>
+                <w:t xml:space="preserve">hal-01623762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonality regularizer for question answering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dymetman</w:t>
+                <w:t xml:space="preserve">Learning Embeddings to lexicalise RDF Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *SEM 2016,. The Fifth Joint Conference on Lexical and Computational Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.142 - 147, </w:t>
+              <w:t xml:space="preserve">*SEM 2016,. The Fifth Joint Conference on Lexical and Computational Semantics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.219 - 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/S16-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-2027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623819v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Knowledge-Driven Annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthogonality regularizer for question answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mrabet</w:t>
+                <w:t xml:space="preserve">Guillaume Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dymetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ras Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Ninth AAAI Conference on Artificial Intelligence, AAAI 2015.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> *SEM 2016,. The Fifth Joint Conference on Lexical and Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.142 - 147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261551v1</w:t>
+                <w:t xml:space="preserve">hal-01623819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Gyawali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214569v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bikash Gyawali</w:t>
+                <w:t xml:space="preserve">Towards Knowledge-Driven Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simperl Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ras Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t>
+              <w:t xml:space="preserve">Twenty-Ninth AAAI Conference on Artificial Intelligence, AAAI 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207155v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Realisation from Knowledge-Bases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Gyawali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 52nd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. pp.424-434</w:t>
+              <w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021916v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Query Generatio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelo Natural Language Interface: Generating queries and answer descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena I Juarez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Franconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th Conference of the European Chapter of the Association for Computational Linguistics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Gothenburg, Sweden. pp.183-191</w:t>
+              <w:t xml:space="preserve">Natural Language Interfaces for Web of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Gada - Trention, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021917v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelo Natural Language Interface: Generating queries and answer descriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Franconi</w:t>
+                <w:t xml:space="preserve">Surface Realisation from Knowledge-Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Gyawali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Language Interfaces for Web of Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Gada - Trention, Italy</w:t>
+              <w:t xml:space="preserve">the 52nd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. pp.424-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109607v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Simplification using Deep Semantics and Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shashi Narayan</w:t>
+                <w:t xml:space="preserve">Incremental Query Generatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Franconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 52nd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jun 2014, Baltimore, United States. pp.435 - 445</w:t>
+              <w:t xml:space="preserve">the 14th Conference of the European Chapter of the Association for Computational Linguistics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Gothenburg, Sweden. pp.183-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109581v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The KBGen Challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Banik</w:t>
+                <w:t xml:space="preserve">Hybrid Simplification using Deep Semantics and Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th European Workshop on Natural Language Generation (ENLG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.94-97</w:t>
+              <w:t xml:space="preserve">the 52nd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jun 2014, Baltimore, United States. pp.435 - 445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920605v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Paraphrases and Lexical Semantics to Improve the Accuracy and the Robustness of Supervised Models in Situated Dialogue Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The KBGen Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGDAT, the Association for Computational Linguistics special interest group on linguistic data and corpus-based approaches to NLP, Oct 2013, Seattle, United States. pp.808-813</w:t>
+              <w:t xml:space="preserve">the 14th European Workshop on Natural Language Generation (ENLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.94-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905405v1</w:t>
+                <w:t xml:space="preserve">hal-00920605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Elliptic Coordination</w:t>
+                <w:t xml:space="preserve">Using Paraphrases and Lexical Semantics to Improve the Accuracy and the Robustness of Supervised Models in Situated Dialogue Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shashi Narayan</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th European Workshop on Natural Language Generation (ENLG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.40-50</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGDAT, the Association for Computational Linguistics special interest group on linguistic data and corpus-based approaches to NLP, Oct 2013, Seattle, United States. pp.808-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920606v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach To Generating from the KBGen Knowledge-Base</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating Elliptic Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 14th European Workshop on Natural Language Generation (ENLG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.204-205</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.40-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920607v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly and Strongly Constrained Dialogues for Language Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Approach To Generating from the KBGen Knowledge-Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Gyawali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th annual SIGdial Meeting on Discourse and Dialogue SIGDIAL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.357-359</w:t>
+              <w:t xml:space="preserve">the 14th European Workshop on Natural Language Generation (ENLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920608v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Grammar Exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakly and Strongly Constrained Dialogues for Language Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Kruszewski</w:t>
+                <w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Workshop on Innovative Use of NLP for Building Educational Applications, NAACL-HLT Worskhop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.147-157</w:t>
+              <w:t xml:space="preserve">the 14th annual SIGdial Meeting on Discourse and Dialogue SIGDIAL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.357-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768610v1</w:t>
+                <w:t xml:space="preserve">hal-00920608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Exploiting a Corpus of Dialog Interactions between French Speaking Virtual and Human Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">What should I do now? Supporting conversations in a serious game.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2012, Istanbul, Turkey. pp.1428-1435</w:t>
+              <w:t xml:space="preserve">SeineDial 2012 - 16th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Ginzburg (chair), Anne Abeillé, Margot Colinet, Gregoire Winterstein, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726721v1</w:t>
+                <w:t xml:space="preserve">hal-00757892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation for Grammar Engineering</w:t>
+                <w:t xml:space="preserve">Using FB-LTAG Derivation Trees to Generate Transformation-Based Grammar Exercices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">German Kruszewski</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INLG 2012, The seventh International Natural Language Generation Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Starved Rock, Illinois, United States. pp.31-40</w:t>
+              <w:t xml:space="preserve">TAG+11: The 11th International Workshop on Tree Adjoining Grammars and Related Formalisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.117-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768612v1</w:t>
+                <w:t xml:space="preserve">hal-00768231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing NLP Tasks by the Use of a Recent Neural Incremental Clustering Approach Based on Cluster Data Feature Maximization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying French Verbs Using French and English Lexical Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM - 9th Workshop on Self-Organizing Maps - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">The 50th annual meeting of the Association for Computational Linguistics - ACL'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association for Computational Linguistics (ACL), Jul 2012, Jeju, South Korea. pp.854--863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781589v1</w:t>
+                <w:t xml:space="preserve">hal-00690484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FB-LTAG Derivation Trees to Generate Transformation-Based Grammar Exercices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating Grammar Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG+11: The 11th International Workshop on Tree Adjoining Grammars and Related Formalisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.117-125</w:t>
+              <w:t xml:space="preserve">The 7th Workshop on Innovative Use of NLP for Building Educational Applications, NAACL-HLT Worskhop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.147-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768231v1</w:t>
+                <w:t xml:space="preserve">hal-00768610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying French Verbs Using French and English Lexical Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Falk</w:t>
+                <w:t xml:space="preserve">Building and Exploiting a Corpus of Dialog Interactions between French Speaking Virtual and Human Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th annual meeting of the Association for Computational Linguistics - ACL'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association for Computational Linguistics (ACL), Jul 2012, Jeju, South Korea. pp.854--863</w:t>
+              <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2012, Istanbul, Turkey. pp.1428-1435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690484v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An End-to-End Evaluation of Two Situated Dialog Systems.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation for Grammar Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2012, Seoul, North Korea. pp.10-19</w:t>
+              <w:t xml:space="preserve">INLG 2012, The seventh International Natural Language Generation Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Starved Rock, Illinois, United States. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726723v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KBGen - Text Generation for Knowledge Bases as a New Shared Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Banik</w:t>
+                <w:t xml:space="preserve">Enhancing NLP Tasks by the Use of a Recent Neural Incremental Clustering Approach Based on Cluster Data Feature Maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fennie Linag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The seventh International Natural Language Generation Conference. Starved Rock, Illinois, USA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Starved Rock, Illinois, United States. pp.141-146</w:t>
+              <w:t xml:space="preserve">WSOM - 9th Workshop on Self-Organizing Maps - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768616v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Driven Lexicalist Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shashi Narayan</w:t>
+                <w:t xml:space="preserve">An End-to-End Evaluation of Two Situated Dialog Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference in Computational Linguistics (COLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.100-113</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2012, Seoul, North Korea. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768228v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Mining on Dependency Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KBGen - Text Generation for Knowledge Bases as a New Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shashi Narayan</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Dinesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fennie Linag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Jeju Island, South Korea. pp.592-600</w:t>
+              <w:t xml:space="preserve">The seventh International Natural Language Generation Conference. Starved Rock, Illinois, USA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Starved Rock, Illinois, United States. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768204v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Linguistic and Domain Knowledge for Second Language Learning in Virtual Worlds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error Mining on Dependency Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC - The eighth international conference on Language Resources and Evaluation - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.2631-2635</w:t>
+              <w:t xml:space="preserve">50th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju Island, South Korea. pp.592-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766418v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Mining with Suspicion Trees: Seeing the Forest for the Trees</w:t>
+                <w:t xml:space="preserve">Structure-Driven Lexicalist Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.60-73</w:t>
+              <w:t xml:space="preserve">24th International Conference in Computational Linguistics (COLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.100-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768227v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What should I do now? Supporting conversations in a serious game.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+                <w:t xml:space="preserve">Representation of Linguistic and Domain Knowledge for Second Language Learning in Virtual Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeineDial 2012 - 16th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jonathan Ginzburg (chair), Anne Abeillé, Margot Colinet, Gregoire Winterstein, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC - The eighth international conference on Language Resources and Evaluation - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.2631-2635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757892v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Second Language with a Videogame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+                <w:t xml:space="preserve">Error Mining with Suspicion Trees: Seeing the Forest for the Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT for Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pixel Associazione, Oct 2011, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">24th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.60-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643953v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lexical Disambiguation in LTAG using Left Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t>
+              <w:t xml:space="preserve">5th Language &amp; Technology Conference - LTC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poznań, Poland. pp.395-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600510v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JSafran platform for semi-automatic speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association - Interspeech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Semantics for Dependency Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bedaride</w:t>
+                <w:t xml:space="preserve">Learning a Second Language with a Videogame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Amoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Computational Linguistics and Intelligent Text Processing - CICLing 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICT for Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pixel Associazione, Oct 2011, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639825v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Formal Concept Analysis and Translation to Assign Frames and Thematic Role Sets to French Verbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Falk</w:t>
+                <w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Lattices and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00634270v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for Second Language Acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+                <w:t xml:space="preserve">Deep Semantics for Dependency Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Computer Supported Education - CSEDU 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Computational Linguistics and Intelligent Text Processing - CICLing 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Tokyo, Japan. pp.277--288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19400-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643955v1</w:t>
+                <w:t xml:space="preserve">hal-00639825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavel Kral</w:t>
+                <w:t xml:space="preserve">Combining Formal Concept Analysis and Translation to Assign Frames and Thematic Role Sets to French Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t>
+              <w:t xml:space="preserve">Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600528v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00634270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical Disambiguation in LTAG using Left Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Serious Game for Second Language Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Language &amp; Technology Conference - LTC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poznań, Poland. pp.395-399</w:t>
+              <w:t xml:space="preserve">Third International Conference on Computer Supported Education - CSEDU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Noordwijkerout, Netherlands. pp.394--397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629902v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping a Classification of French Verbs Using Formal Concept Analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Falk</w:t>
+                <w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on Verbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Pisa, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521268v2</w:t>
+                <w:t xml:space="preserve">hal-00600528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the performance of two TAG-based surface realisers using controlled grammar traversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9814,4144 +9827,4226 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Linguistics (COLING 2010): Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Formal Concept Analysis to Acquire Knowledge about Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Concept Lattices and Their Applications - CLA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and Exploiting a Dependency Treebank for French Radio Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TLT9 -- the ninth international workshop on Treebanks and Linguistic Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t>
+                <w:t xml:space="preserve">RTG based surface realisation for TAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Linguistics - Coling 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.367--375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537148v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTG based surface realisation for TAG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntactic testsuites and Textual Entailment Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bedaride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Linguistics - Coling 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.367--375</w:t>
+              <w:t xml:space="preserve">The seventh International Conference on Language Resources and Evaluation - LREC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537159v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic testsuites and Textual Entailment Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bedaride</w:t>
+                <w:t xml:space="preserve">Bootstrapping a Classification of French Verbs Using Formal Concept Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The seventh International Conference on Language Resources and Evaluation - LREC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Verbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pisa, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536020v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking for syntax-based sentential inference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Computational Linguistics - COLING 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536022v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Sources of Weakness in Syntactic Lexicon Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The seventh international conference on Language Resources and Evaluation - LREC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+                <w:t xml:space="preserve">Benchmarking for syntax-based sentential inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t>
+              <w:t xml:space="preserve">The 23rd International Conference on Computational Linguistics - COLING 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540423v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for grouping synonyms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Falk</w:t>
+                <w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLexicography in the 21st century (eLex 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for English Corpus Linguistics (CECL) under the aegis of the European Association for Lexicography (EURALEX), Oct 2009, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424897v1</w:t>
+                <w:t xml:space="preserve">inria-00540423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens, synonymes et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique du Langage Naturel - TALN'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Informatique de Paris-Nord, Université Paris 13 &amp; CNRS (LIPN), Jun 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00403572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse syntaxique du français parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ATALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noun/Verb Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Language &amp; Technology Conference: Human Language Technologies au a Challenge for the Computer Science and Linguistics - LTC'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Poznań, Poland. pp.311--315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00438731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping Synonyms by Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Wolverhampton, UK Institute for Parallel Processing, BAS, Bulgaria Incoma Ltd, Shoumen, Bulgaria, Sep 2009, Borovets, Bulgaria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00418458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Normalisation : a Framework and an Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bedaride</w:t>
+                <w:t xml:space="preserve">A method for grouping synonyms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Semantics - IWCS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Tilburg, Netherlands</w:t>
+              <w:t xml:space="preserve">eLexicography in the 21st century (eLex 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for English Corpus Linguistics (CECL) under the aegis of the European Association for Lexicography (EURALEX), Oct 2009, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00413636v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00424897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test suite for inference involving adjectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+                <w:t xml:space="preserve">Semantic Normalisation : a Framework and an Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth international conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.19-27</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Semantics - IWCS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337371v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale production of syntactic annotations for French</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating a unification-based semantics in a large scale Lexicalised Tree Adjoining Grammar for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Automated Syntactic Annotations for Interoperable Language Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISO TC37/SC4, Jan 2008, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553519v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture et détection d'implication textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Avignon, France. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00336218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating a unification-based semantics in a large scale Lexicalised Tree Adjoining Grammar for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A test suite for inference involving adjectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.249-257</w:t>
+              <w:t xml:space="preserve">sixth international conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337374v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemTAG, une architecture pour le développement et l'utilisation de grammaires d'arbres adjoints à portée sémantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale production of syntactic annotations for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.175-184</w:t>
+              <w:t xml:space="preserve">First Workshop on Automated Syntactic Annotations for Interoperable Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISO TC37/SC4, Jan 2008, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00160393v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer SynLex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Symbolic Approach to Near-Deterministic Surface Realisation using Tree Adjoining Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique de la Langue Naturelle - TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">45th Annual Meeting of the Association for Computational Linguistics - ACL 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. pp.328-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162182v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00149366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting Overgeneration Suspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer SynLex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Natural Language Generation - ENLG'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Schloss Dagstuhl, Germany. pp.41-48</w:t>
+              <w:t xml:space="preserve">Traitement Automatique de la Langue Naturelle - TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00149372v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenI, un réalisateur basé sur une grammaire réversible</w:t>
+                <w:t xml:space="preserve">SemTAG, une architecture pour le développement et l'utilisation de grammaires d'arbres adjoints à portée sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kow</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e conférence pour le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">14e Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00149376v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00160393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemTAG: a platform for specifying Tree Adjoining Grammars and performing TAG-based Semantic Construction</w:t>
+                <w:t xml:space="preserve">GenI, un réalisateur basé sur une grammaire réversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Meeting of the Association for Computational Linguistics, Companion Volume Proceedings of the Demo and Poster Sessions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. pp.13-16</w:t>
+              <w:t xml:space="preserve">14e conférence pour le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00160387v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00149376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symbolic Approach to Near-Deterministic Surface Realisation using Tree Adjoining Grammar</w:t>
+                <w:t xml:space="preserve">Spotting Overgeneration Suspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Meeting of the Association for Computational Linguistics - ACL 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. pp.328-335</w:t>
+              <w:t xml:space="preserve">11th European Workshop on Natural Language Generation - ENLG'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Schloss Dagstuhl, Germany. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00149366v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00149372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemTAG, the LORIA toolbox for TAG-based Parsing and Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kow</w:t>
+                <w:t xml:space="preserve">SemTAG: a platform for specifying Tree Adjoining Grammars and performing TAG-based Semantic Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms (TAG+8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">45th Annual Meeting of the Association for Computational Linguistics, Companion Volume Proceedings of the Demo and Poster Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00083555v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00160387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three reasons to adopt TAG-based surface realisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms (TAG+8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Sydney/Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00088784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference handling in XMG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SemTAG, the LORIA toolbox for TAG-based Parsing and Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING/ACL 2006 Main Conference - International Conference on Computational Linguistics / Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia. pp.247-254</w:t>
+              <w:t xml:space="preserve">The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms (TAG+8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00083546v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00083555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'information de sous-catégorisation à partir des tables du LADL</w:t>
+                <w:t xml:space="preserve">Coreference handling in XMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Falk</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique de la Langue Naturelle - TALN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Leuven/Belgique</w:t>
+              <w:t xml:space="preserve">COLING/ACL 2006 Main Conference - International Conference on Computational Linguistics / Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia. pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00103163v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00083546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale semantic construction for Tree Adjoining Grammar</w:t>
+                <w:t xml:space="preserve">Extraction d'information de sous-catégorisation à partir des tables du LADL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Aspects in Computational Linguistics - LACL'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux/France, pp.131-146</w:t>
+              <w:t xml:space="preserve">Traitement Automatique de la Langue Naturelle - TALN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Leuven/Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000251v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of alternation paraphrases: a robust and exhaustive symbolic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large scale semantic construction for Tree Adjoining Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Reasoning for Answering Questions - KRAQ'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edinburgh/Scotland</w:t>
+              <w:t xml:space="preserve">Logical Aspects in Computational Linguistics - LACL'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux/France, pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000249v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating and selecting paraphrases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of alternation paraphrases: a robust and exhaustive symbolic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Workshop on Natural Language Generation - ENLG'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aberdeen/Scotland</w:t>
+              <w:t xml:space="preserve">Knowledge and Reasoning for Answering Questions - KRAQ'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh/Scotland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000250v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Gross' grammar lexicon and Natural Language Processing</w:t>
+                <w:t xml:space="preserve">Generating and selecting paraphrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Falk</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Poznan/Pologne, France</w:t>
+              <w:t xml:space="preserve">10th European Workshop on Natural Language Generation - ENLG'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aberdeen/Scotland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00103156v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraphrasic grammars</w:t>
+                <w:t xml:space="preserve">Maurice Gross' grammar lexicon and Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of second Workshop on Text Meaning and Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Poznan/Pologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158372v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraphrastic grammars</w:t>
+                <w:t xml:space="preserve">Paraphrasic grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilisa Amoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Text and Meaning and Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Barcelona, Spain, 8 p</w:t>
+              <w:t xml:space="preserve">Proceedings of second Workshop on Text Meaning and Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099898v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bridges for bridging definite descriptions?</w:t>
+                <w:t xml:space="preserve">Paraphrastic grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Kow</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Linguistically Interpreted Corpora - LINC'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Budapest, Hungary, 8 p</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Text and Meaning and Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Barcelona, Spain, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107644v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicalisation as a Description Logic Inference Task</w:t>
+                <w:t xml:space="preserve">Which bridges for bridging definite descriptions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manuélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Computational Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nancy, France, 12 p</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Linguistically Interpreted Corpora - LINC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Budapest, Hungary, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107664v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Language Processing - ICON'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Mysore/India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00147571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic construction in feature-based TAG</w:t>
+                <w:t xml:space="preserve">Lexicalisation as a Description Logic Inference Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Kallmeyer</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th meeting of the European Chapter of the Association for Computational Linguistics - EACL'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Budapest, Hungary, 8 p</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nancy, France, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107643v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position statement: Inference in Question Answering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic construction in feature-based TAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bos</w:t>
+                <w:t xml:space="preserve">Laura Kallmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on Language Resources and Evaluation - LREC'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Las Palmas, Spain, 7 p</w:t>
+              <w:t xml:space="preserve">10th meeting of the European Chapter of the Association for Computational Linguistics - EACL'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Budapest, Hungary, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099409v1</w:t>
+                <w:t xml:space="preserve">inria-00107643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using set constraints to generate distinguishing descriptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating minimal definite descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Natural Language Understanding and Logic Programming - NLULP'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, 15 p</w:t>
+              <w:t xml:space="preserve">40th Annual Meeting of the Association for Computational Linguistic - ACL'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Philadelphia, USA, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099408v1</w:t>
+                <w:t xml:space="preserve">inria-00099410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating minimal definite descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position statement: Inference in Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Meeting of the Association for Computational Linguistic - ACL'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Philadelphia, USA, 8 p</w:t>
+              <w:t xml:space="preserve">Third international conference on Language Resources and Evaluation - LREC'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Las Palmas, Spain, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099410v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating with a Grammar Based on Tree Descriptions: a Constraint-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using set constraints to generate distinguishing descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Amoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Toulouse, France, 8 p</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Natural Language Understanding and Logic Programming - NLULP'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100449v1</w:t>
+                <w:t xml:space="preserve">inria-00099408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Parsing for French</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating with a Grammar Based on Tree Descriptions: a Constraint-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Jurie</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the 27th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Vancouver, Canada. pp.280-287</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Toulouse, France, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00372914v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Order Without Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel G. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL 1989 - Fourth Conference of the European Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Manchester, United Kingdom. pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01021826v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Parsing for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Kray-Baschung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel G. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the 27th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Vancouver, Canada. pp.280-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Corblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès, 384 p, 2004, Traité Sciences Cognitives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'analyse et de génération pour la langue naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Kray-Baschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADOSA : Clermont-Ferrand. ADOSA : Clermont-Ferrand, pp.270, 1994, Langues naturelles et traitement de l'information, 4, Gabriel G. BES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13961,51 +14056,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Disambiguation in LTAG using Left Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14014,575 +14109,575 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zygmunt Vetulani; Joseph Mariani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics. 5th Language and Technology Conference, LTC 2011, Poznan, Poland, November 25-27, 2011, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8387, Springer, pp.67-79, 2014, Lecture Notes in Computer Science (LNCS) series / Lecture Notes in Artificial Intelligence (LNAI) subseries, ISBN 978-3-319-08957-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntax and Data-to-Text Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8791, pp.3 - 20, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Compositional Semantics Using Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zygmunt Vetulani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6562, Springer Verlag, pp.257-267, 2011, Lecture Notes in Computer Science, 978-3-642-20094-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Bridging Definite Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Striegnitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harry Bunt and Reinhard Muskens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Kluwer Academic Publishers, pp.369--396, 2008, Studies in Linguistics and Philosophy - 83, 978-1-4020-5956-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétations minimales et interprétations maximales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">none. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpréter en contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Definite Descriptions: Non incrementality, inference and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Striegnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilisa Amoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">none. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Walter de Gruyter, Berlin, 34 p, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Descriptions, Constraints and Incrementality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14602,51 +14697,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Bunt, R. Muskens and E. Thijsse (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 23 p, 2001, Studies in Linguistics and Philosophy Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14656,51 +14751,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lexique-grammaire de M. Gross et le traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14735,51 +14830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14789,51 +14884,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebNLG Challenge: Human Evaluation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shimorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14872,113 +14967,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Loria &amp; Inria Grand Est. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007072v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GIVE-2 Nancy Generation Systems NA and NM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilisa Amoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Benotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perez-Beltrachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14994,183 +15089,183 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00541578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FG (French Grammar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel G. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bashung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pankhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université Blaise-Pascal, Clermont-Ferrand. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15317,51 +15412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shimorina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00376" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00356" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F R Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Meza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLI_a_00273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.02.060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92JTF2R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Narayan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLI_a_00217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9377-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treveur Br&#233;taudi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gottesman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324911000076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Webber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017916706972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-189KQDPR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nikiforovskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Soto Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Chapple" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Parker Kelly Chapple" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.60" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cripwell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.inlg-main.7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199557v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.70" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.findings-naacl.161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Castro Ferreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Liednikova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jolivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durand-Salmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Ilinykh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Der Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-6312" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Khasanova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-3706" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1314" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1428" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D18-1113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6543" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dymetman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/585" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Erata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lussaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577655v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mahfoudh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-3518" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay B Cohen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P16-1127" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mohamed Sayed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-6620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-2027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mrabet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Foulonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simperl Elena" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ras Eric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Franconi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena I Juarez-Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109581v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Banik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Kruszewski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Scott" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Dinesh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fennie Linag" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768204v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766418v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19400-9_22" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521268v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537017v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516789v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537159v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537150v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438731v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413636v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553519v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162182v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149376v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083555v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088784v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000249v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103156v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158372v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099898v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107644v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kallmeyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099409v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thater" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099410v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kray-Baschung" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. B&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Jurie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021826v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100059v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371426v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109617v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639843v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_24" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RKJD1GF1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100060v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100450v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000458v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007072v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541578v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149670v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bashung" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pankhurst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shimorina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00376" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00356" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F R Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Meza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLI_a_00273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.02.060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92JTF2R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Narayan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLI_a_00217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9377-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treveur Br&#233;taudi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gottesman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324911000076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Webber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017916706972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-189KQDPR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05605622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Han" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nikiforovskaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Soto Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Chapple" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Song" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Parker Kelly Chapple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.60" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cripwell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.inlg-main.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199557v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.70" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.findings-naacl.161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Castro Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Liednikova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durand-Salmon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gatt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Ilinykh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Der Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-6312" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Khasanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-3706" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1305" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1314" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1428" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D18-1113" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6543" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Xiao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dymetman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/585" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Erata" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lussaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577655v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mahfoudh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-3518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay B Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mohamed Sayed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-6620" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P16-1127" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-2027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-2019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261551v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mrabet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Foulonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simperl Elena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ras Eric" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Franconi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena I Juarez-Castro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021917v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Banik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Kruszewski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781589v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726723v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Scott" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Dinesh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fennie Linag" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768204v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768228v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766418v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768227v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639825v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19400-9_22" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643955v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537017v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516789v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537159v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521268v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438731v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418458v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553519v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083555v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083546v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000251v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000249v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103156v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147571v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kallmeyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099410v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099408v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thater" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100449v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. B&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kray-Baschung" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Jurie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100059v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639843v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_24" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RKJD1GF1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099805v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099806v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100450v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007072v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541578v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149670v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bashung" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pankhurst" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>