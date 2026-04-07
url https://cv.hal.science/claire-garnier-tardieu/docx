--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -877,200 +877,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement correctif dans les interactions orales en tandem anglais-français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Horgues</w:t>
+                <w:t xml:space="preserve">Retroaction corrective et reprise dans le contexte de l’apprentissage en tandems Français-Anglais à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01249735v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+                <w:t xml:space="preserve">halshs-01423167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positionnement correctif dans les interactions orales en tandem anglais-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423167v1</w:t>
+                <w:t xml:space="preserve">halshs-01249735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résurgence et rémanence des méthodes au fil du temps : réflexion sur les méthodologies de l’enseignement de l’anglais en France</w:t>
               </w:r>
@@ -2039,151 +2039,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le voyage poétique de Kathleen Raine, préf. M. Duclos, Paris, L’Harmattan, 2014, 250p. Coup de cœur du Journal des Poètes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garnier-Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notions-clés de la didactique de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. 236 p., 2014, collection Les Fondamentaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401904v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique des langues en 4 mots clés : communication, culture, méthodologie, évaluation</w:t>
               </w:r>
@@ -2257,186 +2257,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catastrophe intime et création poétique chez Kathleen Raine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garnier-Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dieuaide Patrick &amp; Garnier-Tardieu Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catastrophe(s) : Parlons-en !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-93., 2022, Collection Les Fondamentaux, 978-2-14-026685-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des études anglophones à la Sorbonne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Marcilhacy et M. Rodriguez (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'origine des études aréales : langues et civilisations étrangères à la Sorbonne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, (pp. 301-316), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249927v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03832761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects de la formation en Études anglophones, d’après le Livre Blanc de la Formation de la SAES</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of spoken interactions in two conditions: Teacher-to-student versus student-to-student</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,51 +3200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain d’évaluation de l’expression orale en interaction : quelle approche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Spoken Interactions in Two Conditions: Teacher-to-Student versus Student-to-Student</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3364,51 +3364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback correctif et uptake dans le contexte de l’apprentissage en tandems Français-Anglais à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,441 +3716,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évaluation en anglais : aspects nationaux et européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évaluation en anglais : aspects nationaux et européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche actionnelle et cognition : cadre théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche actionnelle et cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture, interculture : vers un nouveau paradigme de l'enseignement des langues-cultures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">culture/cultures et enseignement-apprentissage des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Reims - Troyes (vidéo-conférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00669186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l'oral: un savoir-faire passif?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La compréhension de l'oral : un savoir-faire passif?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00669187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour le Cadre européen de références en langues ? Réflexions dans le domaine de l'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'horizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CEF-ESTIM Grid; How to use it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et communautés virtuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00669183v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEF-ESTIM grid: a European tool for foreign language teachers</w:t>
               </w:r>
@@ -4199,234 +4199,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The CEF-ESTIM Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CEF-ESTIM Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique de l'anglais comme didactique de l'essai : quelles transformations possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES: Essai(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'une mosaïque d'imaginaires vers un univers co-construit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement cognitif des écarts entre les univers de croyance en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Cergy-Pontoise, France. pp.101-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670355v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension symbolique de la communication dans l'enseignement-apprentissage des langues: une introduction</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28B707E7"/>
+    <w:nsid w:val="84261E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5286,51 +5286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-garnier-tardieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-2602" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030603315" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32043865" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116156390" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05066813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garnier-Tardieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wnb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05538404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467913v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05068144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03999794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2020-0024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.3517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02520262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1655" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.5550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20876" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-catastrophe_s_parlons_en_approche_pluridisciplinaire_des_catastrophes_patrick_dieuaide_claire_garnier_tardieu-9782140266850-73704.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/notions-cles-pour-la-didactique-de-langlais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03524732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02520790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02519809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198243-24/quality-teacher-educators-quality-teachers-claire-tardieu?context=ubx&amp;amp;refId=59501fcb-1f9c-4964-b899-52e7ab2f1f92" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Dolitsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669187v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-garnier-tardieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-2602" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030603315" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32043865" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116156390" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05066813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garnier-Tardieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wnb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05538404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467913v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05068144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03999794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2020-0024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.3517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02520262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1655" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.5550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20876" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-catastrophe_s_parlons_en_approche_pluridisciplinaire_des_catastrophes_patrick_dieuaide_claire_garnier_tardieu-9782140266850-73704.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/notions-cles-pour-la-didactique-de-langlais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03524732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02520790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03249654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02519809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198243-24/quality-teacher-educators-quality-teachers-claire-tardieu?context=ubx&amp;amp;refId=59501fcb-1f9c-4964-b899-52e7ab2f1f92" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75438-3_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Dolitsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>