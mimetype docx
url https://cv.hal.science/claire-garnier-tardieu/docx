--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -5055,51 +5055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84261E72"/>
+    <w:nsid w:val="F1106018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>