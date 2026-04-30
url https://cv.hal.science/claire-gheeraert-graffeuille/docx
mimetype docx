--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1527,356 +1527,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Perspectives on Transatlantic Anti‐Catholicism in the Modern and Late Modern Eras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Religious History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (4), pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9809.70045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Reformation of the Heart: Gender and Radical Theology in the English Revolution. By Sarah Apetrei. Oxford: Oxford UP, 2024. xi + 222 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Church History: Studies in Christianity and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0009640725101790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Vaughan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “grave of oblivion”: Remembering the English Civil War in Sir Thomas Fairfax’s Short Memorials (1699)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Religious History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-9809.70045⟩</w:t>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130q6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire à la fiction : la réception des Memoirs of the Life of Colonel Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/120mr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035539v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05321505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parageau, The Paradoxes of Ignorance in Early Modern England and France</w:t>
               </w:r>
@@ -5630,165 +5630,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de l’ouvrage *Lucy Hutchinson and the English Revolution: Gender, Genre, and History Writing*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'ERIAC - Axe 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://eriac.univ-rouen.fr/, Mar 2022, Mont-Saint Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tragedy, Defeat and Hope: Lucy Hutchinson’s Vision of History and the Memoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucy Hutchinson, 1620-1681: The English Revolution and Women’s Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Norbrook, Jun 2022, Nottingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035604v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04035710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commemorating the Christian Martyr and the Civil War Hero in Lucy Hutchinson’s Memoirs of the Life of Colonel Hutchinson</w:t>
               </w:r>
@@ -5975,178 +5975,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de l’historiographie du puritanisme (1559-1642)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude de Mezerac-Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Culture et religion dans les pays anglophones » (R. Bethmont et N. Caron)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 8, Sorbonne Université, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à l’imprimé : les métamorphoses de la dédicace aux enfants dans les Memoirs of the Life of Colonel Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire « Corpus Feminae : Matérialités des écritures féminines dans l'Europe moderne (16e-18e siècles) » (dir. A. Griffin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prismes, Epistémé, Sorbonne Nouvelle, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035681v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04035706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire à la fiction : la réception des Memoirs of the Life of Colonel Hutchinson (XIXe-XXIe siècles)</w:t>
               </w:r>
@@ -6471,165 +6471,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The Great Contest between the Papist and Protestant”: Anti-Catholicism in Lucy Hutchinson’s Memoirs of the Life of Colonel Hutchinson (c.1670)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Catholicism in the British Isles (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Gheeraert-Graffeuille (ERIAC), G. Vaughan (GRHis, IUF), Jun 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucy Hutchinson, Anti-Catholicism and the Defence of a Protestant Nation: From the Seventeenth to the Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anti-Catholicism in Europe and America 1520-1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrew Morton (University of Newcastle - AHRC), Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431404v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02431463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Hutchinson historienne de la Révolution anglaise</w:t>
               </w:r>
@@ -6912,51 +6912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="090544A3"/>
+    <w:nsid w:val="70032D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7143,51 +7143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gheeraert-graffeuille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8121-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192857538.001.0001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/les-voix-de-dieu-litterature-et-prophetie-en-angleterre-et-en-france-lage-baroque#" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ffn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009640725101790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Vaughan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0268117X.2023.2195764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350887626.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Mezerac-Zanetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.1994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.663" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2006.2408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.2609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Efstathiou-Lavabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1998.1409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lalan.2024.01.0063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gheeraert-graffeuille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8121-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192857538.001.0001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/les-voix-de-dieu-litterature-et-prophetie-en-angleterre-et-en-france-lage-baroque#" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ffn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Vaughan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009640725101790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0268117X.2023.2195764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350887626.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Mezerac-Zanetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.1994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.663" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2006.2408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.2609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Efstathiou-Lavabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1998.1409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lalan.2024.01.0063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035681v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>