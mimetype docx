--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -881,89 +881,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cuisine et le forum. L'émergence des femmes sur la scène publique pendant la Révolution anglaise (1640-1660)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2005, "Des idées et des femmes"</w:t>
+                <w:t xml:space="preserve">La Cuisine et le forum : l’émergence des femmes sur la scène publique pendant la Révolution anglaise (1640-1660)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2005, Des Idées et des Femmes, Guyonne Leduc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063039v1</w:t>
+                <w:t xml:space="preserve">hal-05606611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du Songe d'une nuit d'été de William Shakespeare</w:t>
               </w:r>
@@ -1527,356 +1527,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Reformation of the Heart: Gender and Radical Theology in the English Revolution. By Sarah Apetrei. Oxford: Oxford UP, 2024. xi + 222 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Church History: Studies in Christianity and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0009640725101790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Transatlantic Anti‐Catholicism in the Modern and Late Modern Eras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Vaughan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Religious History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (4), pp.477-484. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9809.70045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9809.70045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05505707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Reformation of the Heart: Gender and Radical Theology in the English Revolution. By Sarah Apetrei. Oxford: Oxford UP, 2024. xi + 222 pp.</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’histoire à la fiction : la réception des Memoirs of the Life of Colonel Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Church History: Studies in Christianity and Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0009640725101790⟩</w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120mr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “grave of oblivion”: Remembering the English Civil War in Sir Thomas Fairfax’s Short Memorials (1699)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130q6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321505v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04035539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parageau, The Paradoxes of Ignorance in Early Modern England and France</w:t>
               </w:r>
@@ -1938,195 +1938,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antigone’s Example: Early Modern Women’s Writing in Times of Civil War from Christine de Pizan to Helen Maria Williams, written by Mihoko Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Early Modern History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (5), pp.463-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700658-12342732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucy Hutchinson and the English Revolution. Gender, genre and history writing (Oxford University Press, 2022). XVII-XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365311v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05321626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The fire of patriotism’: the historiographical success of Lucy Hutchinson’s Memoirs in the nineteenth century 1</w:t>
               </w:r>
@@ -3517,182 +3517,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: “The Catholic Other”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600-2000. Practices, Representations and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes et figures de la tyrannie dans les Memoirs of the Life of Colonel Hutchinson de Lucy Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducrocq, Myriam-Isabelle; Ghermani, Laïla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le prince, le despote, le tyran: figures du souverain en Europe de la Renaissance aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2019, 9782745350183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060825v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02383788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de la guerre et le corps féminin de l'héroïsme dans The Lady Errant de William Cartwright et Bell in Campo de Margaret Cavendish</w:t>
               </w:r>
@@ -4906,1112 +4906,1319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03649528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Memoirs of the Life of Colonel Hutchinson de Lucy Hutchinson: entre écriture de l’histoire et écriture de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire FAAAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manuscrit à l’imprimé : les Short Memorials du Général Fairfax, une affaire de famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Littérature, vie familiale, vie politique aux XVIIe et XVIIIe siècle, CEREdi, URN.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yohann Deguin; Macé Laurence, Feb 2026, Université de Rouen - Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manuscrit à l’imprimé : quelques réflexions autour des Short Memorials of Thomas Fairfax (1699)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études, Comment on réécrit l’histoire des textes et éditorialisation https://doi.org/10.58079/129f1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Université de Rouen Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representations of Joan of Arc in England in the Seventeenth Century: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare Summer School, Rouen 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvaine Bataille, Florence Bataille, Claire Gheeraert-Graffeuille, Jun 2025, Université de Rouen - Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoir-writing, historiography and the English Revolution: the case of Sir Thomas Fairfax's Short Memorials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern and British and Irish History Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandra Walsham, Feb 2025, University of Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne d’Arc dans les recueils de femmes illustres – France Angleterre XVIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Galeries de femmes illustres en Europe (XVe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armel Dubois-Nayt; Claire Gheeraert-Graffeuille; Lynn S. Meskill, Jul 2025, Université de Toulouse Jean Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Silences of History: Writing the Execution of Charles I in Restoration Memoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Things Unsaid, Things Unwritten during the English Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Université Paris Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memorev 2023-2024 : premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution des projets structurants financés par l’IRIHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIHS, Nov 2024, Université de Rouen - Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Guizot edition of Ludlow’s Memoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edmund Ludlow – The Memoirs of a Regicide in Exile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaby Mahlberg, Jul 2024, University of Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure d’Ève dans les récits de la Création : des champions des femmes à Lucy Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">All about Adam, Nothing about Eve? https://eriac-dev.univ-rouen.fr/agenda/all-about-adam-nothing-about-eve/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cassan, Elodie; Moate, Laura, Apr 2024, Université de Rouen - Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Research Project MEMOREV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory of the British Revolutions in the 17th, 18th, and 19th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Morton, Rachel Hammersley, Claire Gheeraert-Graffeuille, Sep 2024, University of Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digression dans l’œuvre de Lucy Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Hommages à Gérard Milhe Poutingon », Université de Rouen Normandie, 1er décembre 2023, Société française d’Étude du Seizième Siècle, CÉRÉdI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Université de Rouen Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commemorating the Christian Martyr and the Civil War Hero in Lucy Hutchinson’s Memoirs of the Life of Colonel Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoirs of the Life of Colonel Hutchinson », Textual Urns: Form and Materiality of Commemorative Writing in Early Modern England.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma Bartel (Sorbonne Université); Eva Lauenstein (Birckbeck), Mar 2022, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Republican Art of Digression in the Memoirs of the Life of Colonel Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragedy, Defeat and Hope: Lucy Hutchinson’s Vision of History and the Memoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucy Hutchinson, 1620-1681: The English Revolution and Women’s Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Norbrook, Jun 2022, Nottingham (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’ouvrage *Lucy Hutchinson and the English Revolution: Gender, Genre, and History Writing*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ERIAC - Axe 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://eriac.univ-rouen.fr/, Mar 2022, Mont-Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Uses of the Saint Bartholomew’s Day Massacre, from the Gunpowder Plot to the Glorious Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Cet horrible massacre si renommé par toute l’Europe »: Représentations et usages de la Saint-Barthélemy en Europe et dans le Monde (1572-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Nouvelle, Sorbonne Université, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manuscrit à l’imprimé : les métamorphoses de la dédicace aux enfants dans les Memoirs of the Life of Colonel Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire « Corpus Feminae : Matérialités des écritures féminines dans l'Europe moderne (16e-18e siècles) » (dir. A. Griffin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prismes, Epistémé, Sorbonne Nouvelle, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de l’historiographie du puritanisme (1559-1642)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6027,824 +6234,755 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Culture et religion dans les pays anglophones » (R. Bethmont et N. Caron)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 8, Sorbonne Université, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire à la fiction : la réception des Memoirs of the Life of Colonel Hutchinson (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reception : Contemporary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALE, Sorbonne Université, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Memoirs of the Life of Colonel Hutchinson entre Renaissance et Réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études shakespeariennes sont-elles une discipline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare et le dialogue des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Shakespeare, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Memoirs of the Life of Colonel Hutchinson de Lucy Hutchinson (1620-1681) : quelle histoire de la Révolution anglaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-britannique d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du “Notebook” à “The Life of John Hutchinson” : Lucy Hutchinson et la fabrique de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Epistémè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Hutchinson, Anti-Catholicism and the Defence of a Protestant Nation: From the Seventeenth to the Nineteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Catholicism in Europe and America 1520-1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrew Morton (University of Newcastle - AHRC), Sep 2018, Newcastle, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Great Contest between the Papist and Protestant”: Anti-Catholicism in Lucy Hutchinson’s Memoirs of the Life of Colonel Hutchinson (c.1670)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anti-Catholicism in the British Isles (2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Gheeraert-Graffeuille (ERIAC), G. Vaughan (GRHis, IUF), Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Hutchinson historienne de la Révolution anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAES, Atelier XVII-XVIII, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et figures de la tyrannie dans The Memoirs of the Life of Colonel Hutchinson de Lucy Hutchinson (c. 1670)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le prince, le tyran, le despote : figures du souverain en Europe de la Renaissance aux Lumières 1500-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris Ouest Nanterre, Jan 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Military Objects and the Female Heroic Body on the Stuart Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gheeraert-Graffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Society of America Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6912,51 +7050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70032D2F"/>
+    <w:nsid w:val="31DEC304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7143,51 +7281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gheeraert-graffeuille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8121-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192857538.001.0001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/les-voix-de-dieu-litterature-et-prophetie-en-angleterre-et-en-france-lage-baroque#" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ffn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Vaughan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009640725101790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0268117X.2023.2195764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350887626.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Mezerac-Zanetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.1994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.663" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2006.2408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.2609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Efstathiou-Lavabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1998.1409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lalan.2024.01.0063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035681v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-gheeraert-graffeuille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8121-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192857538.001.0001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/episteme/653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/les-voix-de-dieu-litterature-et-prophetie-en-angleterre-et-en-france-lage-baroque#" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ffn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009640725101790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Vaughan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9809.70045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0268117X.2023.2195764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350887626.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Mezerac-Zanetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.1994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.663" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2006.2408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.2609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Efstathiou-Lavabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1998.1409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lalan.2024.01.0063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01839609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01961273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02059833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04035669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>