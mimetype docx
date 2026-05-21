--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -2189,226 +2189,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated pCO2 on dissolution of coral carbonates by microbial euendoliths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Godinot</w:t>
+                <w:t xml:space="preserve">Phosphate excretion by anemonefish and uptake by giant sea anemones: demand outstrips supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Atkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Langdon</w:t>
+                <w:t xml:space="preserve">Nanette E Chadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937269v1</w:t>
+                <w:t xml:space="preserve">hal-04148957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate excretion by anemonefish and uptake by giant sea anemones: demand outstrips supply</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nanette E Chadwick</w:t>
+                <w:t xml:space="preserve">Effects of elevated pCO2 on dissolution of coral carbonates by microbial euendoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.3008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GB003286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148957v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3522,51 +3522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BA7499D"/>
+    <w:nsid w:val="5289C496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3753,51 +3753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-godinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6792-7930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03873915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazimajou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Vanni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Mcintyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L Arnott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Benstead" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1792" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiedenmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grover" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grover" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21760" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sikorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.1.0227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-9-2377-2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-9-2425-2012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.054239" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atkinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langdon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003286" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette E Chadwick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duffa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denoeud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paulhiac-Pison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tejedor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA066199" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-godinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6792-7930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03873915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazimajou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Vanni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Mcintyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L Arnott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Benstead" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1792" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiedenmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grover" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grover" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21760" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sikorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.1.0227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-9-2377-2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-9-2425-2012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.054239" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette E Chadwick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atkinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duffa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denoeud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paulhiac-Pison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tejedor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA066199" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>