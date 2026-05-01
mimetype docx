--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -687,395 +687,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence in life-history traits among three adjoining populations of the sea snake Emydocephalus annulatus (Hydrophiinae, Elapidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea snake diversity at the Entrecasteaux atolls, Coral Sea, as revealed by video observations at unbaited stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noeline Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Udyawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09130-y⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), pp.1551-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-022-02307-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633366v1</w:t>
+                <w:t xml:space="preserve">hal-03974506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence concerning the habitat of Nautilus macromphalus in New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Kirk Cochran</w:t>
+                <w:t xml:space="preserve">Divergence in life-history traits among three adjoining populations of the sea snake Emydocephalus annulatus (Hydrophiinae, Elapidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubert Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271235⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09130-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752582v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea snake diversity at the Entrecasteaux atolls, Coral Sea, as revealed by video observations at unbaited stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic evidence concerning the habitat of Nautilus macromphalus in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amane Tajika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kirk Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noeline Lanos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aubert Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (6), pp.1551-1556. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0271235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-022-02307-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974506v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dependent Batesian mimicry maintains colour polymorphism in a sea snake population</w:t>
               </w:r>
@@ -1159,443 +1159,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaceful coexistence between people and deadly wildlife: Why are recreational users of the ocean so rarely bitten by sea snakes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinay Udyawer</w:t>
+                <w:t xml:space="preserve">Population dynamics of the sea snake Emydocephalus annulatus (Elapidae, Hydrophiinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00245-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181888v1</w:t>
+                <w:t xml:space="preserve">hal-03462672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sex life aquatic: sexually dimorphic scale mechanoreceptors and tactile courtship in a sea snake Emydocephalus annulatus (Elapidae: Hydrophiinae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Jolly</w:t>
+                <w:t xml:space="preserve">Sexual dimorphism in size and shape of the head in the sea snake Emydocephalus annulatus (Hydrophiinae, Elapidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kate Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blab069⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99113-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462670v1</w:t>
+                <w:t xml:space="preserve">hal-03462671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in size and shape of the head in the sea snake Emydocephalus annulatus (Hydrophiinae, Elapidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peaceful coexistence between people and deadly wildlife: Why are recreational users of the ocean so rarely bitten by sea snakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Udyawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99113-2⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462671v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics of the sea snake Emydocephalus annulatus (Elapidae, Hydrophiinae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Brown</w:t>
+                <w:t xml:space="preserve">The sex life aquatic: sexually dimorphic scale mechanoreceptors and tactile courtship in a sea snake Emydocephalus annulatus (Elapidae: Hydrophiinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Crowe-Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (1), pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00245-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blab069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462672v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antipredator tactics: a kin‐selection benefit for defensive spines in coral catfish?</w:t>
               </w:r>
@@ -1679,584 +1679,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swim with the tide: Tactics to maximize prey detection by a specialist predator, the greater sea snake (Hydrophis major)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ability of damselfish to distinguish between dangerous and harmless sea snakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0239920. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58258-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968564v1</w:t>
+                <w:t xml:space="preserve">hal-02901239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behaviour of sea snakes ( Emydocephalus annulatus ) shifts with the tides.</w:t>
+                <w:t xml:space="preserve">Parental bleaching susceptibility leads to differences in larval fluorescence and dispersal potential in Pocillopora acuta corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goiran</w:t>
+                <w:t xml:space="preserve">Antoine Puisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. P. Brown</w:t>
+                <w:t xml:space="preserve">Nicolas Elleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lacube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389397v1</w:t>
+                <w:t xml:space="preserve">hal-02987559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of damselfish to distinguish between dangerous and harmless sea snakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Shine</w:t>
+                <w:t xml:space="preserve">The behaviour of sea snakes ( Emydocephalus annulatus ) shifts with the tides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901239v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental bleaching susceptibility leads to differences in larval fluorescence and dispersal potential in Pocillopora acuta corals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niche partitioning within a population of sea snakes is constrained by ambient thermal homogeneity and small prey size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.105200. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (3), pp.644-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987559v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche partitioning within a population of sea snakes is constrained by ambient thermal homogeneity and small prey size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;A new species of turtle-headed sea Snake (&amp;lt;em&amp;gt;Emydocephalus&amp;lt;/em&amp;gt;: Elapidae) endemic to Western Australia&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Nankivell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Brown</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Hourston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz206⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4758 (1), pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4758.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905013v1</w:t>
+                <w:t xml:space="preserve">hal-02901240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits of the sea snake Emydocephalus annulatus, based on a 17-yr study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2288,314 +2305,297 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (5), pp.1407-1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00338-020-01974-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;A new species of turtle-headed sea Snake (&amp;lt;em&amp;gt;Emydocephalus&amp;lt;/em&amp;gt;: Elapidae) endemic to Western Australia&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The behaviour of sea snakes (Emydocephalus annulatus) shifts with the tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathew Hourston</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4758 (1), pp.141-156. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4758.1.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901240v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behaviour of sea snakes (Emydocephalus annulatus) shifts with the tides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swim with the tide: Tactics to maximize prey detection by a specialist predator, the greater sea snake (Hydrophis major)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Udyawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Brown</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0239920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68342-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905018v1</w:t>
+                <w:t xml:space="preserve">hal-02968564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic conservation and management of coral reefs in the Anthropocene</w:t>
               </w:r>
@@ -2813,248 +2813,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandmothers and deadly snakes: an unusual project in “citizen science”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The life aquatic: an association between habitat type and skin thickness in snakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Shine</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Shilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shai Meiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.2877⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901242v1</w:t>
+                <w:t xml:space="preserve">hal-02901241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life aquatic: an association between habitat type and skin thickness in snakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grandmothers and deadly snakes: an unusual project in “citizen science”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.2877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901241v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology, reproduction and diet of the greater sea snake, Hydrophis major (Elapidae, Hydrophiinae)</w:t>
               </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Crowe-Riddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.399. </w:t>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal resistances and acclimation potential during coral larval ontogeny in Acropora pulchra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Puisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanne Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,64 +3645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental defence on the reef: antipredator tactics of coral-reef fishes against egg-eating seasnakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J.J. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di. Hembree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh. Mapes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,200 +4153,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of a sea snake (Hydrophis major) to contact with a sea anemone.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Shine</w:t>
+                <w:t xml:space="preserve">Reaction of a sea snake (Hydrophis major) to contact with a sea anemone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 33 (3), pp.793-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-014-1161-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333157v1</w:t>
+                <w:t xml:space="preserve">hal-02901247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of a sea snake (Hydrophis major) to contact with a sea anemone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Shine</w:t>
+                <w:t xml:space="preserve">Reaction of a sea snake (Hydrophis major) to contact with a sea anemone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33 (3), pp.793-793. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-014-1161-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901247v1</w:t>
+                <w:t xml:space="preserve">hal-03333157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE IMPACT OF HIGH-ENERGY STORMS ON SHALLOW-WATER NAUTILUS (CEPHALOPODA) TAPHONOMY, LIFOU (LOYALTY ISLANDS)</w:t>
               </w:r>
@@ -4436,77 +4436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unusual Occurrence of Nautilus macromphalus in a Cenote in the Loyalty Islands (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Mapes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kirk Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.-A. Rasor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stigall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (10), </w:t>
@@ -5510,51 +5510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-L. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-A. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,217 +6700,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Snake research in New Caledonia</w:t>
+                <w:t xml:space="preserve">Integrating underwater surveys, telemetry and citizen science to understand drivers of movement in sea snakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Udyawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantastic Grandmothers Citizen Science Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Herpetology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394158v1</w:t>
+                <w:t xml:space="preserve">hal-03394157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating underwater surveys, telemetry and citizen science to understand drivers of movement in sea snakes</w:t>
+                <w:t xml:space="preserve">Sea Snake research in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Herpetology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394157v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Classification of Satellite Images with Spatially Inaccurate Training Field Data</w:t>
               </w:r>
@@ -6922,51 +6922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,64 +7030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandmothers and deadly snakes : an unusual project in “citizen science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Meeting of the Australian Society of Herpetologists and the Society for Research on Amphibians and Reptiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7276,51 +7276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7356,346 +7356,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish parental defence against sea snakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Effect of marine protected areas on ecosystem resilience: interactions among juvenile coral population dynamics, benthic competition and herbivory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bruggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Snake Ecology Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">8th WIOMSA Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Mapuso, Mozambique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387045v1</w:t>
+                <w:t xml:space="preserve">hal-03387054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of marine protected areas on ecosystem resilience: interactions among juvenile coral population dynamics, benthic competition and herbivory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The Nautilus death cenote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-H. Mapes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-H. Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-I. Hembree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th WIOMSA Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Mapuso, Mozambique</w:t>
+              <w:t xml:space="preserve">GSA annual meeting :125th Anniversary of GSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387054v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nautilus death cenote</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Fish parental defence against sea snakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA annual meeting :125th Anniversary of GSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Denver, United States</w:t>
+              <w:t xml:space="preserve">6th Snake Ecology Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387058v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7857,64 +7857,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme HaPéRO Volume 2 -Communautés biologiques et habitats des fonds meubles de Touho et Poindimié -État des lieux 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeline Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,77 +7958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés biologiques et habitats des fonds meubles des atolls d'Entrecasteaux -État des lieux 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeline Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,64 +8072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme HaPéRO. Volume 2 - Communautés biologiques et habitats des fonds meubles de Touho et Poindimié. État des lieux 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeline Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8263,51 +8263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CA6BA9D"/>
+    <w:nsid w:val="B32D0ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8494,51 +8494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goiran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1649-4418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Coppersmith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Laura Sanders" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Margaret Crowe-Riddell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00592-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Meiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Shine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Udyawer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coutures" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02408-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09130-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeline Lanos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02307-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08639-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10190" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Crowe-Riddell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sanders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99113-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00245-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goiran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Brown" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58258-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01974-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nankivell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hourston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Rasmussen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4758.1.6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68342-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R Mcclanahan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina G Gurney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0953-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7882/AZ.2019.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Shilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz136" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01833-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.01.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDX2W72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131555" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J.J. Briand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di. Hembree" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh. Landman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Cochran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lignier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333157v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1161-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hembree" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mapes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2013.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113372" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-0977-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1K8V4KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-1008-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21A7146ADC96251FF84BE63DEC30666345DA17E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01971.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJ8TRHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cochran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2009.p09-109r" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rasor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stigall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-010r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-H. Mapes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-I. Hembree" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. Rasor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Miller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Bray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Justine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cribb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-009-9187-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/699565EC845813EA3A190A0ECBC783A13619F533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muscatine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lynton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Muscatine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Land" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408921102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Siggaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps280105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galgani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270050199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6C1ZK8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Moghrabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00201-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3RDXHB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Speziale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00202-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNPZR5N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantastic Grandmothers Citizen Science Group" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387616v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tokotoko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flouvat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdmw.2018.00196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruggemann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387045v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-H. Landman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Galini&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goiran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1649-4418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Coppersmith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Laura Sanders" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Margaret Crowe-Riddell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00592-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Meiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Shine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Udyawer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coutures" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02408-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeline Lanos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02307-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09130-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08639-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00245-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99113-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Crowe-Riddell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sanders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58258-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goiran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nankivell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hourston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Rasmussen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4758.1.6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01974-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68342-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239920" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R Mcclanahan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina G Gurney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0953-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7882/AZ.2019.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Shilton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2877" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01833-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.01.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDX2W72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131555" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J.J. Briand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di. Hembree" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh. Landman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Cochran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lignier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1161-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hembree" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mapes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2013.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113372" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-0977-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1K8V4KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-1008-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21A7146ADC96251FF84BE63DEC30666345DA17E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01971.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJ8TRHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cochran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2009.p09-109r" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rasor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stigall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-010r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-H. Mapes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-I. Hembree" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. Rasor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Miller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Bray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Justine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cribb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-009-9187-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/699565EC845813EA3A190A0ECBC783A13619F533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muscatine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lynton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Muscatine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Land" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408921102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Siggaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps280105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galgani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270050199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6C1ZK8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Moghrabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00201-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3RDXHB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Speziale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00202-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNPZR5N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantastic Grandmothers Citizen Science Group" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387616v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tokotoko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flouvat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdmw.2018.00196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruggemann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387058v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-H. Landman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Galini&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>