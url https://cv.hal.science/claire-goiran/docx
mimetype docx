--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,8208 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8157 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Goiran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1649-4418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DeP3VTkAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLA BLA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiggle and glide: fine-scale telemetry reveals unique diving strategies in benthic-foraging sea snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Coppersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Laura Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Margaret Crowe-Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-025-00592-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive significance of large size at birth in marine snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shai Meiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (12), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance movements of free-ranging sea snakes (Hydrophis, Elapidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Udyawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coutures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.987-996. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-023-02408-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The banded colour patterns of sea snakes discourage attack by predatory fishes, enabling Batesian mimicry by harmless species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1987), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in life-history traits among three adjoining populations of the sea snake Emydocephalus annulatus (Hydrophiinae, Elapidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5137. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09130-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence concerning the habitat of Nautilus macromphalus in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amane Tajika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirk Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Le Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (7), pp.e0271235. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea snake diversity at the Entrecasteaux atolls, Coral Sea, as revealed by video observations at unbaited stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeline Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Udyawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (6), pp.1551-1556. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-022-02307-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent Batesian mimicry maintains colour polymorphism in a sea snake population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.4680. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08639-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sex life aquatic: sexually dimorphic scale mechanoreceptors and tactile courtship in a sea snake Emydocephalus annulatus (Elapidae: Hydrophiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Crowe-Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134 (1), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of the sea snake Emydocephalus annulatus (Elapidae, Hydrophiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00245-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism in size and shape of the head in the sea snake Emydocephalus annulatus (Hydrophiinae, Elapidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99113-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaceful coexistence between people and deadly wildlife: Why are recreational users of the ocean so rarely bitten by sea snakes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Udyawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipredator tactics: a kin‐selection benefit for defensive spines in coral catfish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Udyawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (2), pp.240-247. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of sea snakes ( Emydocephalus annulatus ) shifts with the tides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of damselfish to distinguish between dangerous and harmless sea snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58258-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental bleaching susceptibility leads to differences in larval fluorescence and dispersal potential in Pocillopora acuta corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puisay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lacube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105200. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche partitioning within a population of sea snakes is constrained by ambient thermal homogeneity and small prey size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (3), pp.644-651. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;A new species of turtle-headed sea Snake (&amp;lt;em&amp;gt;Emydocephalus&amp;lt;/em&amp;gt;: Elapidae) endemic to Western Australia&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Nankivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Hourston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4758 (1), pp.141-156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4758.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits of the sea snake Emydocephalus annulatus, based on a 17-yr study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.1407-1414. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-020-01974-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of sea snakes (Emydocephalus annulatus) shifts with the tides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swim with the tide: Tactics to maximize prey detection by a specialist predator, the greater sea snake (Hydrophis major)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Udyawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0239920. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic conservation and management of coral reefs in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily S Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim R Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Maina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina G Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas a J Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.1341-1350. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0953-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life aquatic: an association between habitat type and skin thickness in snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Shilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shai Meiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new record of the Dwarf Sea Krait (Laticauda frontalis) from the Loyalty Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">australian zoologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.231-236. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7882/AZ.2019.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandmothers and deadly snakes: an unusual project in “citizen science”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.2877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, reproduction and diet of the greater sea snake, Hydrophis major (Elapidae, Hydrophiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1057-1064. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-019-01833-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Directions in the Research and Management of Marine Snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Udyawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Crowe-Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.399. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal resistances and acclimation potential during coral larval ontogeny in Acropora pulchra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puisay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Hédouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Melanism in a Seasnake (Emydocephalus annulatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.2510-2513. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Sources of Organic Matter in a Complex Coral Reef Lagoon: Identification from Isotopic Signatures (δ$^{13}$C and δ$^{15}$N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.e0131555. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0131555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental defence on the reef: antipredator tactics of coral-reef fishes against egg-eating seasnakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental defence on the reef: antipredator tactics of coral-reef fishes against egg-eating seasnakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (2), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major sources of organic matter in a complex coral reef lagoon: Identification from isotopic signatures (?13C and ?15N).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J.J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10(7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of high-energy storms on shallow-water nautilus (Cephalopoda) taphonomy, Lifou (Loyalty Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di. Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rh. Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Occurrence of Nautilus macromphalus in a Cenote in the Loyalty Islands (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nh. Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rh. Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jk. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di. Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of a sea snake (Hydrophis major) to contact with a sea anemone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.793-793. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-014-1161-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of a sea snake (Hydrophis major) to contact with a sea anemone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF HIGH-ENERGY STORMS ON SHALLOW-WATER NAUTILUS (CEPHALOPODA) TAPHONOMY, LIFOU (LOYALTY ISLANDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (7), pp.348-362. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2013.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Occurrence of Nautilus macromphalus in a Cenote in the Loyalty Islands (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirk Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e113372. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in sea snake abundance on a protected coral reef system in the New Caledonian Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-012-0977-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cenote d'Ani-e-wee(Lifou, Nouvelle-Calédonie) et son gisement exceptionnel de Nautilus macromphalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp. 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season, sex and body size on the feeding ecology of turtle-headed sea snakes (Emydocephalus annulatus) on IndoPacific inshore coral reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.527-538. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-012-1008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic divergence between seasnake (Emydocephalus annulatus) populations from adjacent bays of the New Caledonian lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brischoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.824-832. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01971.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARLY TAPHONOMY AND SIGNIFICANCE OF NATURALLY SUBMERGED NAUTILUS SHELLS FROM THE NEW CALEDONIA REGION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richer de Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (9), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2009.p09-109r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODERN NAUTILUS (CEPHALOPODA) TAPHONOMY IN A SUBTIDAL TO BACKSHORE ENVIRONMENT, LIFOU (LOYALTY ISLANDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rasor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stigall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (10), pp.656-670. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2010.p10-010r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Nautilus (cephalopoda) taphonomy in a subtidal ta backshore environment, Lifou (Loyalty Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-H. Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-I. Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-A. Rasor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stigall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (10), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2010.p10-010r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlardia novaecaledoniae n. g., n. sp. (Digenea: Cryptogonimidae) from the fork-tailed threadfin bream Nemipterus furcosus (Val.) (Perciformes: Nemipteridae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-009-9187-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlardia novaecaledoniae n. gen., n. sp. (Digenea: Cryptogonimidae) from the fork-tailed threadfin bream Nemipterus furcosus (Val.) (Perciformes: Nemipteridae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope composition (13C, 15N) of scleractinian coral skeletal organic matix: implication for the use of δ15N as a symbiosis-specific marker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muscatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lynton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102, pp.1525-1530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes (δ13C and δ15N) of organic matrix from coral skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Muscatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynton Land</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0408921102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient-induced perturbations to δ13C and δ15N in symbiotic dinoflagellates and their coral hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Hoegh-Guldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muscatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthe Siggaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 280, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps280105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Na + stress in symbiotic dinoflagellates after isolation from coral-host cells and subsequent immersion in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Galgani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 129 (4), pp.581-589. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002270050199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic carbon uptake for photosynthesis by the symbiotic coral/dinoflagellate association I. Photosynthetic performances of symbionts and dependence on sea water bicarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Al-Moghrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 199 (2), pp.207-225. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0981(95)00201-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic carbon uptake for photosynthesis by the symbiotic coral-dinoflagellate association II. Mechanisms for bicarbonate uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Al-Moghrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 199 (2), pp.227-248. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0981(95)00202-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of colour polymorphism in the sea snake Emydocephalus annulatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Herpetology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Congress of Herpetology, Aug 2024, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying sea snakes through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Herpetology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Congress of Herpetology, Aug 2024, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating underwater surveys, telemetry and citizen science to understand drivers of movement in sea snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Udyawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantastic Grandmothers Citizen Science Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Herpetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Snake research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Herpetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Classification of Satellite Images with Spatially Inaccurate Training Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdmw.2018.00196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandmothers and deadly snakes : an unusual project in “citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Australian Society of Herpetologists and the Society for Research on Amphibians and Reptiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement de données spatialement imprécises pour une classification supervisée basée sur les images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannaï Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des aires marines protégées sur la dynamique des populations de coraux : influence de l’herbivorie et de la compétition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc colloque LABEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of marine protected areas on ecosystem resilience: interactions among juvenile coral population dynamics, benthic competition and herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th WIOMSA Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Mapuso, Mozambique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nautilus death cenote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-H. Mapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-H. Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-I. Hembree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA annual meeting :125th Anniversary of GSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish parental defence against sea snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Snake Ecology Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les serpents marins des récifs coralliens de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Shine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">© IRD/SOLARIS 2018. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie Archipel de Corail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Claude E. PAYRI, pp.121-126, 2018, 978-2-7099-2632-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme HaPéRO Volume 2 -Communautés biologiques et habitats des fonds meubles de Touho et Poindimié -État des lieux 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeline Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wantiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Nouvelle-Calédonie; Visioon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés biologiques et habitats des fonds meubles des atolls d'Entrecasteaux -État des lieux 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeline Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wantiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gouvernement de la Nouvelle Calédonie; Université de la Nouvelle-Calédonie; Visioon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme HaPéRO. Volume 2 - Communautés biologiques et habitats des fonds meubles de Touho et Poindimié. État des lieux 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeline Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wantiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université de la nouvelle-calédonie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8263,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B32D0ACB"/>
+    <w:nsid w:val="80A60B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8494,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goiran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1649-4418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Coppersmith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Laura Sanders" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Margaret Crowe-Riddell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00592-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Meiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Shine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Udyawer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coutures" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02408-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeline Lanos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02307-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09130-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08639-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00245-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99113-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Crowe-Riddell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sanders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58258-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goiran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nankivell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hourston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Rasmussen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4758.1.6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01974-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68342-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239920" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R Mcclanahan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina G Gurney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0953-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7882/AZ.2019.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Shilton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2877" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01833-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.01.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDX2W72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131555" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J.J. Briand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di. Hembree" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh. Landman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Cochran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lignier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1161-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hembree" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mapes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2013.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113372" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-0977-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1K8V4KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-1008-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21A7146ADC96251FF84BE63DEC30666345DA17E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01971.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJ8TRHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cochran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2009.p09-109r" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rasor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stigall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-010r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-H. Mapes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-I. Hembree" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. Rasor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Miller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Bray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Justine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cribb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-009-9187-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/699565EC845813EA3A190A0ECBC783A13619F533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muscatine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lynton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Muscatine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Land" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408921102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Siggaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps280105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galgani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270050199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6C1ZK8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Moghrabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00201-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3RDXHB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Speziale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00202-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNPZR5N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantastic Grandmothers Citizen Science Group" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387616v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tokotoko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flouvat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdmw.2018.00196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruggemann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387058v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-H. Landman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Galini&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goiran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1649-4418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DeP3VTkAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Coppersmith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Laura Sanders" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Margaret Crowe-Riddell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00592-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Meiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Shine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Udyawer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coutures" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-023-02408-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09130-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Le Bouteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeline Lanos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02307-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08639-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Crowe-Riddell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sanders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00245-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99113-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goiran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58258-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz206" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nankivell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hourston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Rasmussen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4758.1.6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-01974-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68342-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R Mcclanahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina G Gurney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas a J Graham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0953-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Shilton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz136" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7882/AZ.2019.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01833-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00399" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDX2W72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12422" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J.J. Briand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di. Hembree" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh. Landman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Cochran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lignier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1161-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hembree" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mapes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2013.113" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-0977-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1K8V4KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-012-1008-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21A7146ADC96251FF84BE63DEC30666345DA17E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01971.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HJ8TRHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cochran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2009.p09-109r" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rasor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stigall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-010r" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-H. Mapes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-I. Hembree" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-A. Rasor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Miller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-A. Bray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Justine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cribb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-009-9187-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/699565EC845813EA3A190A0ECBC783A13619F533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muscatine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lynton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Muscatine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynton Land" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408921102" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Siggaard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps280105" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galgani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270050199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6C1ZK8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Moghrabi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00201-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3RDXHB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906028v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Speziale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(95)00202-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNPZR5N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantastic Grandmothers Citizen Science Group" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tokotoko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flouvat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdmw.2018.00196" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruggemann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-H. Landman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045720v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957028v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Galini&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974510v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>