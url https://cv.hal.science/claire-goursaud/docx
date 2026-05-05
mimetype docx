--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -105,7830 +105,7684 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
-[...144 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STDP Training Design and Performances of a SNN for Sequence Detection as a Wake Up Radio in a IoT Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Embedding Scheme for Quantum Annealing Applied to Activity Detection in Massive Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Ganzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2025 - IEEE International Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, London, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Annealing for Active User Detection in NOMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACSSC 2024 - 58th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove (CA), United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Low-Power Signature Recognition for the IoT with SLIF neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Quantum Annealing for Active User Detection in a NOMA Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IEEE International Conference on Quantum Computing and Engineering (QCE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Grover search for AUD on a NISQ device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European signal processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des propriétés de saturation synaptique pour obtenir un neurone à fréquence spécifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marthe</w:t>
+                <w:t xml:space="preserve">Adaptation de l’algorithme quantique de Grover à la détection multi-utilisateurs dans un système OCDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIX`eme ColloqueFrancophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244910v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On exploiting the synaptic interaction properties to obtain frequency-specific neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Récepteur Wake-up radio basé sur des réseaux de neurones à impulsions pour la détection de séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCAS 2023 - IEEE 16th Dallas Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182362v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’algorithme quantique de Grover à la détection multi-utilisateurs dans un système OCDMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jihad Hamie</w:t>
+                <w:t xml:space="preserve">Wake-up radio receiver based on Spiking Neurons for detecting activation sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244903v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteur Wake-up radio basé sur des réseaux de neurones à impulsions pour la détection de séquence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On exploiting the synaptic interaction properties to obtain frequency-specific neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCAS 2023 - IEEE 16th Dallas Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Denton, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCAS57389.2023.10130264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090633v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake-up radio receiver based on Spiking Neurons for detecting activation sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploitation des propriétés de saturation synaptique pour obtenir un neurone à fréquence spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIX`eme ColloqueFrancophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115278v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances des algorithmes classiques et quantiques pour la détection dans un système NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Performance Comparison of Classical and Quantum Algorithm for Active User Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC 2022 - The 23rd IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning-based user clustering for MIMO-NOMA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Antón-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Grover's Quantum Algorithm to Multiuser Detection in an OCDMA System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFTT 2021 - IEEE 5th Symposium on Future Telecommunication Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bandung, Indonesia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SOFTT54252.2021.9673141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active user blind detection through deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crowncom 2020 - 15th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecteur pour l'accès aléatoire massif entre machines avec connaissance statistique du canal en lien ascendant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Low complexity Detector for massive uplink random access with NOMA in IoT LPWA networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297508v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coded random access for massive MTC under statistical channel knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Détecteur pour l'accès aléatoire massif entre machines avec connaissance statistique du canal en lien ascendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélio Chetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153735v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity Detector for massive uplink random access with NOMA in IoT LPWA networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Coded random access for massive MTC under statistical channel knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146649v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Base Stations Diversity for UNB Systems: Theoretical Analysis and Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNCC 2018 - International Symposium on Networks, Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Machine Type Communications Uplink Traffic: Impact of Beamforming at the Base Station</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Cardoso</w:t>
+                <w:t xml:space="preserve">Code Domain Non Orthogonal Multiple Access versus ALOHA: a simulation based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.493-497, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464894⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.445-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875596v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Domain Non Orthogonal Multiple Access versus ALOHA: a simulation based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénéfice de l’Annulation Successive d’Interférence pour des Réseaux Ultra Narrow Band : Théorie et Application à l’IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuqi Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801103v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice de l’Annulation Successive d’Interférence pour des Réseaux Ultra Narrow Band : Théorie et Application à l’IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuqi Mo</w:t>
+                <w:t xml:space="preserve">UWB Ranging for Rapid Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783923v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Ranging for Rapid Movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Risset</w:t>
+                <w:t xml:space="preserve">Massive Machine Type Communications Uplink Traffic: Impact of Beamforming at the Base Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533820⟩</w:t>
+              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.493-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951454v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink Multiple Base Stations Diversity for UNB based IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMA 2018 - IEEE International Conference on Antenna Measurement and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance théorique de réseaux IoT basés sur UNB avec Path Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of successive interference cancellation for ultra narrow band networks : Theory and application to IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC 2017 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of UNB-based IoT Networks with Path Loss and Random Spectrum Access</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Optimization of the predefined number of replications in a Ultra Narrow Band based IoT network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tien Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389365v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the predefined number of replications in a Ultra Narrow Band based IoT network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Impact du nombre de répliques sur les performances d'un réseau IoT basé sur des transmissions Ultra Narrow Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Tien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Day</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389335v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du nombre de répliques sur les performances d'un réseau IoT basé sur des transmissions Ultra Narrow Band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh-Tien Do</w:t>
+                <w:t xml:space="preserve">Stratégies de protocoles inter-couche pour la localisation coopérative améliorée avec WBAN avec prise en compte d'un canal réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304754v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de protocoles inter-couche pour la localisation coopérative améliorée avec WBAN avec prise en compte d'un canal réaliste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random Unslotted Time-Frequency ALOHA: Theory and Application to IoT UNB Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+                <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Telecommunications (ICT) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303399v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Unslotted Time-Frequency ALOHA: Theory and Application to IoT UNB Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Analysis of UNB-based IoT Networks with Path Loss and Random Spectrum Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuqi Mo</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Telecommunications (ICT) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389362v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of on-body channel models on positioning success rate with UWB Wireless Body Area Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Guizar</w:t>
+                <w:t xml:space="preserve">Abdesselam Babouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Body Area Networks (BodyNets)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246937v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the Characterization of Ranging Error to the Enhancement of Nodes Localization for Group of Wireless Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
+                <w:t xml:space="preserve">C Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI International Conference on Ad Hoc Networks (AdHocHets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Remo, Italy. pp.185-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245169v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Characterization of Ranging Error to the Enhancement of Nodes Localization for Group of Wireless Body Area Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'impact de la vitesse des noeuds sur l'estimation des distances dans les Réseaux Corporels sans fils avec ULB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Goursaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Ad Hoc Networks (AdHocHets)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_15⟩</w:t>
+              <w:t xml:space="preserve">Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5031.6886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246935v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'impact de la vitesse des noeuds sur l'estimation des distances dans les Réseaux Corporels sans fils avec ULB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Impact of on-body channel models on positioning success rate with UWB Wireless Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gretsi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5031.6886⟩</w:t>
+              <w:t xml:space="preserve">EAI International Conference on Body Area Networks (BodyNets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.28-9-2015.2261545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246929v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du nombre de retransmissions dans un réseau à bande ultra étroite basé sur R-FTDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of node speed on the ranging estimation with UWB body area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communication (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’ordonnancement pour une meilleure localisation de noeuds mobiles dans les Reseaux Corporels sans fils avec ULB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of scheduling and mobility on IR-UWB localization in body area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Wearable and Implantable Body Sensor Networks (BSN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Lincoln Laboratory, Jun 2015, Cambridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BSN.2015.7299381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benefits of Random FDMA Schemes in Ultra Narrow Band Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Tien Do</w:t>
+                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt/WNC3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BodyNet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006027v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Ouni</w:t>
+                <w:t xml:space="preserve">Interference Modelling and Analysis of Random FDMA scheme in Ultra Narrowband Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BodyNet 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AICT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096503v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Modelling and Analysis of Random FDMA scheme in Ultra Narrowband Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Tien Do</w:t>
+                <w:t xml:space="preserve">On the Benefits of Random FDMA Schemes in Ultra Narrow Band Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">WiOpt/WNC3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096493v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Analysis of RSSI Behavior in Cooperative Wireless Body Area Networks for Mobility Detection and Navigation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mobility on Ranging Estimation using UltraWideband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGCOMM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving Pareto-optimal performance bounds for 1 and 2-relay wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks - ICCCN 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC - IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.949-953, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148403v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation alternative des canaux à relais gaussiens à travers un noeud virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Approximations asymptotiques du taux d'erreur paquet et allocation de puissance dans les canaux à relais sous évanouissements lents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923657v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations asymptotiques du taux d'erreur paquet et allocation de puissance dans les canaux à relais sous évanouissements lents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Représentation alternative des canaux à relais gaussiens à travers un noeud virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923655v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.3169-3174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deriving Pareto-optimal performance bounds for 1 and 2-relay wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ferrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC - IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks - ICCCN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nassau, Bahamas. pp. 1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923653v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intra-ﬂow network coding on the relay channel performance: an analytical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1569627651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LT codes and XOR network coding for reliable and energy efficient transmissions in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IEEE Sarnoff symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Newark, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation Scenarios in Cooperative Multiple Access Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST IC1004 + iPLAN Joint Workshop on "Small Cell Cooperative Communications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Delay Tradeoffs in a Linear Sequence of Relay Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2012 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflow of Fountain Codes in Multi-hop Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Jaffres-Runser</w:t>
+                <w:t xml:space="preserve">Energy-Delay Tradeoff s in a Linear Sequence of Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 22nd Personal, Indoor and Mobile Radio Conference (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2011, Toromto, Canada</w:t>
+              <w:t xml:space="preserve">COST IC1004 2nd Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644445v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Delay Tradeoff s in a Linear Sequence of Relay Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">On the Packet Error Rate of Correlated Shadowing Links in Body-Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST IC1004 2nd Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644570v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Packet Error Rate of Correlated Shadowing Links in Body-Area Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+                <w:t xml:space="preserve">Overflow of Fountain Codes in Multi-hop Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Apavatjrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffres-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE 22nd Personal, Indoor and Mobile Radio Conference (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, Toromto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644562v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degree Distribution of XORed Fountain Codes : Theoretical Derivation and Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Energy Friendly Integrity for Network Coding in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apavatjrut Anya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Znaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC 2010 - 16th Asia-Pacific Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Auckland, New Zealand. pp.1569332631</w:t>
+              <w:t xml:space="preserve">International Conference on Network and System Security - NSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Melbourne, Australia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542119v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy, latency and capacity Trade-offs in wireless multi-hop networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2010, Istanbul, Turkey. pp.2755--2760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Friendly Integrity for Network Coding in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation de la diversité par relayage dans les réseaux de capteurs sans fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Apavatjrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apavatjrut Anya</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Comaniciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network and System Security - NSS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Melbourne, Australia. pp.1-8</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527399v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00479520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la diversité par relayage dans les réseaux de capteurs sans fils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anya Apavatjrut</w:t>
+                <w:t xml:space="preserve">Degree Distribution of XORed Fountain Codes : Theoretical Derivation and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apavatjrut Anya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
+              <w:t xml:space="preserve">APCC 2010 - 16th Asia-Pacific Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Auckland, New Zealand. pp.1569332631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00479520v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation mechanisms in BANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 2100, 9th management meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST 2100, May 2009, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic relaying protocols for human monitoring in BANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PIRMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00406343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal code design for multi wavelength OOC optical CDMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 5ème International Symposium on Communication Systems, Networks and Digital Signals (CSNDSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Patras, Greece. pp. 65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du relayage de codes fontaine sur un lien de transmission multi-sauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Rerbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00406341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des Codes Fontaine sur la consommation d'énergie dans les réseaux de capteurs avec prise en compte d'une couche MAC réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00406340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D OCDMA system for sevice defferentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud-Brugeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Digital Signal Processing (DSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Cardiff Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of service differentiation in multimedia 2D optical CDMA networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud-Brugeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Signal Processing Conference EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity of a 2-Dimensional Optical CDMA system with electrical coding and decoding functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunications (ICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Dimensionnal Optical CDMA system performance with Parallel Interference Cancellation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Puglia, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAI Impact suppression with parallel interference cancellation in DS-OCDMA systems using prime codes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7938,2417 +7792,2563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient NOMA user detection in 5G using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Beknadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Azni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73, pp.102901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phycom.2025.102901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Minimum Searching Algorithms for Active User Detection in Wireless IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (12), pp.22603-22615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JIOT.2024.3382337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Quantum Entanglement Routing Protocols—Challenges for Wide‐Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qute.202200180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape the ClassRoom : retour sur la création et utilisation d’escape game en TD pour les transmissions optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.2030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/20222030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multi-Channels Allocation in LoRa Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.214177-214189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3040765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-Link Capacity Derivation for Ultra-Narrow-Band IoT Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Tien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (3), pp.300-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10776-017-0361-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of IR-UWB cross-layer ranging protocols under on-body channel models with body area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-016-0500-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated networks for IoT : PHY / MAC state of the art and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/eai.26-10-2015.150597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of the packet error rate under quasi-static fading in direct and relayed links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13638-014-0239-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Scheduling for Coexisting Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lusheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nikaein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cottatellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.123-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2012.120412.112073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Authentication Strategies for Network Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (10), pp.1086-1107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpe.1767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of direct and cooperative transmissions in body area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Body Area Networks applications and technologies, 66 (3), pp.213-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Increasing Packet Diversity for Relaying LT Fountain Codes in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apavatjrut Anya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apavatjrut Anya</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.CL2010-1692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCOMM.2010.111910.101692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Dimensionnal code design for an optical CDMA system with parallel interference cancellation receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Transactions on Telecommunications (ETT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (7), pp. 761-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified MWOOC for Spectral Efficiency Improvement in 2D OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (6), pp. 1195-1200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-com:20070125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Code efficiency in DS-OCDMA Systems using Parallel Interference Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (3), pp. 51-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4304/jcm.2.3.51-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Dimensional Optical CDMA system performances with Parallel Interference Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (4), pp.215-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micpro.2006.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Interference Cancellation efficiency for noisy signals in OCDMA system</w:t>
+                <w:t xml:space="preserve">DS-OCDMA receivers based on Parallel Interference Cancellation and Hard-Limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03219927⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (9), pp.1663-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2006.881252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00649478v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DS-OCDMA receivers based on Parallel Interference Cancellation and Hard-Limiter</w:t>
+                <w:t xml:space="preserve">Parallel Interference Cancellation efficiency for noisy signals in OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2006.881252⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (5/6), pp.645-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03219927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649362v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel multiple access interference cancellation in Optical DS-OCDMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (9/10), pp.1212-1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bias Mitigation for Federated Learning with Spatially Correlated Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932992v1</w:t>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10484,77 +10484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacir Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,267 +10596,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations of the packet error rate under slow fading in direct and relayed links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8316, INRIA. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8317, INRIA. 2013, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834904v1</w:t>
+                <w:t xml:space="preserve">hal-00833809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Approximations of the packet error rate under slow fading in direct and relayed links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8317, INRIA. 2013, pp.12</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8316, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833809v1</w:t>
+                <w:t xml:space="preserve">hal-00834904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable Common Rate and Power Allocation in Cooperative Multiple Access Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10878,64 +10878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10970,90 +10970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental limits of wireless ad hoc networks: lower MO bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7905, INRIA. 2012, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11075,103 +11075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards increasing packet diversity for relaying LT Fountain Codes in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7231, INRIA. 2010, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11193,90 +11193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Flooding Overhead of Fountain Codes in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7397, INRIA. 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11547,90 +11547,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fountain codes and network coding for WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khaldoun Al Agha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.27-72, 2012, ISTE</w:t>
@@ -11691,51 +11691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulation parallèle d'interférence dans les systèmes CDMA optiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud-Brugeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11843,51 +11843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66B67B05"/>
+    <w:nsid w:val="AE5610E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12074,51 +12074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goursaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Joseph" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959922v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS57389.2023.10130264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Habibie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dejonghe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Ant&#243;n-Haro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTT54252.2021.9673141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Duchemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02297508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Mo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464894" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464836" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533820" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996900" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Do" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461514" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304754v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5031.6886" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148425v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Do" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343490" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nodin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Morelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud-Brugeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071752v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Beknadj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102901" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3382337" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059910v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0361-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290211v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0500-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.26-10-2015.150597" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-014-0239-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusheng Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.120412.112073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com:20070125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.2.3.51-57" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.12.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSL8MS74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219927" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X03WT7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2006.881252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690407v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourtet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01662386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goursaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Joseph" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978731" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959922v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Habibie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS57389.2023.10130264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dejonghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Ant&#243;n-Haro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTT54252.2021.9673141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02297508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815491" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Mo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464836" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996900" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304754v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5031.6886" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Do" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666274" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nodin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Morelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud-Brugeaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Beknadj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102901" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3382337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200180" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040765" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0361-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0500-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.26-10-2015.150597" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-014-0239-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusheng Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.120412.112073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com:20070125" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.2.3.51-57" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.12.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSL8MS74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2006.881252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219927" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X03WT7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833809v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690407v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourtet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01662386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>