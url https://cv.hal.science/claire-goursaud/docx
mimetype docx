--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -679,563 +679,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’algorithme quantique de Grover à la détection multi-utilisateurs dans un système OCDMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On exploiting the synaptic interaction properties to obtain frequency-specific neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
+                <w:t xml:space="preserve">Romain Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCAS 2023 - IEEE 16th Dallas Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Denton, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCAS57389.2023.10130264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244903v1</w:t>
+                <w:t xml:space="preserve">hal-04182362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteur Wake-up radio basé sur des réseaux de neurones à impulsions pour la détection de séquence</w:t>
+                <w:t xml:space="preserve">Exploitation des propriétés de saturation synaptique pour obtenir un neurone à fréquence spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIX`eme ColloqueFrancophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090633v1</w:t>
+                <w:t xml:space="preserve">hal-04244910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake-up radio receiver based on Spiking Neurons for detecting activation sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marthe</w:t>
+                <w:t xml:space="preserve">Adaptation de l’algorithme quantique de Grover à la détection multi-utilisateurs dans un système OCDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115278v1</w:t>
+                <w:t xml:space="preserve">hal-04244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On exploiting the synaptic interaction properties to obtain frequency-specific neurons</w:t>
+                <w:t xml:space="preserve">Récepteur Wake-up radio basé sur des réseaux de neurones à impulsions pour la détection de séquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCAS 2023 - IEEE 16th Dallas Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182362v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des propriétés de saturation synaptique pour obtenir un neurone à fréquence spécifique</w:t>
+                <w:t xml:space="preserve">Wake-up radio receiver based on Spiking Neurons for detecting activation sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIX`eme ColloqueFrancophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244910v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances des algorithmes classiques et quantiques pour la détection dans un système NOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1273,64 +1273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Performance Comparison of Classical and Quantum Algorithm for Active User Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1498,64 +1498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Grover's Quantum Algorithm to Multiuser Detection in an OCDMA System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2452,261 +2452,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Ranging for Rapid Movements</w:t>
+                <w:t xml:space="preserve">Massive Machine Type Communications Uplink Traffic: Impact of Beamforming at the Base Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Risset</w:t>
+                <w:t xml:space="preserve">Mathieu Goutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533820⟩</w:t>
+              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.493-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951454v1</w:t>
+                <w:t xml:space="preserve">hal-01875596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Machine Type Communications Uplink Traffic: Impact of Beamforming at the Base Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UWB Ranging for Rapid Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Goutay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
+                <w:t xml:space="preserve">Fabrice Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.493-497, </w:t>
+              <w:t xml:space="preserve">IPIN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875596v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink Multiple Base Stations Diversity for UNB based IoT networks</w:t>
               </w:r>
@@ -3486,486 +3486,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of on-body channel models on positioning success rate with UWB Wireless Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI International Conference on Body Area Networks (BodyNets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.28-9-2015.2261545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245169v1</w:t>
+                <w:t xml:space="preserve">hal-01246937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Characterization of Ranging Error to the Enhancement of Nodes Localization for Group of Wireless Body Area Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Babouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Ouni</w:t>
+                <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Hamie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Goursaud</w:t>
+                <w:t xml:space="preserve">Florin Doru Hutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Ad Hoc Networks (AdHocHets)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246935v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'impact de la vitesse des noeuds sur l'estimation des distances dans les Réseaux Corporels sans fils avec ULB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the Characterization of Ranging Error to the Enhancement of Nodes Localization for Group of Wireless Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gretsi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5031.6886⟩</w:t>
+              <w:t xml:space="preserve">EAI International Conference on Ad Hoc Networks (AdHocHets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Remo, Italy. pp.185-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246929v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of on-body channel models on positioning success rate with UWB Wireless Body Area Networks</w:t>
+                <w:t xml:space="preserve">Modélisation de l'impact de la vitesse des noeuds sur l'estimation des distances dans les Réseaux Corporels sans fils avec ULB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Body Area Networks (BodyNets)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
+              <w:t xml:space="preserve">Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/eai.28-9-2015.2261545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5031.6886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246937v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du nombre de retransmissions dans un réseau à bande ultra étroite basé sur R-FTDMA</w:t>
               </w:r>
@@ -4163,51 +4163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’ordonnancement pour une meilleure localisation de noeuds mobiles dans les Reseaux Corporels sans fils avec ULB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,77 +4271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of scheduling and mobility on IR-UWB localization in body area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4382,403 +4382,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Ouni</w:t>
+                <w:t xml:space="preserve">On the Benefits of Random FDMA Schemes in Ultra Narrow Band Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BodyNet 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiOpt/WNC3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096503v1</w:t>
+                <w:t xml:space="preserve">hal-01006027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Modelling and Analysis of Random FDMA scheme in Ultra Narrowband Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Tien Do</w:t>
+                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICT 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BodyNet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096493v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benefits of Random FDMA Schemes in Ultra Narrow Band Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Tien Do</w:t>
+                <w:t xml:space="preserve">Interference Modelling and Analysis of Random FDMA scheme in Ultra Narrowband Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt/WNC3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Tunisia</w:t>
+              <w:t xml:space="preserve">AICT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006027v1</w:t>
+                <w:t xml:space="preserve">hal-01096493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Analysis of RSSI Behavior in Cooperative Wireless Body Area Networks for Mobility Detection and Navigation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,51 +4846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mobility on Ranging Estimation using UltraWideband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4922,155 +4922,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
+                <w:t xml:space="preserve">Approximations asymptotiques du taux d'erreur paquet et allocation de puissance dans les canaux à relais sous évanouissements lents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC - IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923653v1</w:t>
+                <w:t xml:space="preserve">hal-00923655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations asymptotiques du taux d'erreur paquet et allocation de puissance dans les canaux à relais sous évanouissements lents</w:t>
+                <w:t xml:space="preserve">Représentation alternative des canaux à relais gaussiens à travers un noeud virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
@@ -5091,364 +5082,373 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923655v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation alternative des canaux à relais gaussiens à travers un noeud virtuel</w:t>
+                <w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi - 24eme Colloque Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.3169-3174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923657v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Rate Maximization in Cooperative Multiple Access Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Ferrand</w:t>
+                <w:t xml:space="preserve">Deriving Pareto-optimal performance bounds for 1 and 2-relay wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks - ICCCN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nassau, Bahamas. pp. 1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923647v1</w:t>
+                <w:t xml:space="preserve">hal-01148403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving Pareto-optimal performance bounds for 1 and 2-relay wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks - ICCCN 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC - IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.949-953, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148403v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intra-ﬂow network coding on the relay channel performance: an analytical study</w:t>
               </w:r>
@@ -5460,51 +5460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5555,51 +5555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LT codes and XOR network coding for reliable and energy efficient transmissions in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6397,51 +6397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,77 +7936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Minimum Searching Algorithms for Active User Detection in Wireless IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Habibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Hamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (12), pp.22603-22615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (10), pp.1086-1107. </w:t>
@@ -9195,51 +9195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apavatjrut Anya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,211 +10596,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
+                <w:t xml:space="preserve">Approximations of the packet error rate under slow fading in direct and relayed links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8317, INRIA. 2013, pp.12</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8316, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833809v1</w:t>
+                <w:t xml:space="preserve">hal-00834904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations of the packet error rate under slow fading in direct and relayed links</w:t>
+                <w:t xml:space="preserve">Power Allocation in Relay Channels under a Global Power Constraint using Virtual Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8316, INRIA. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8317, INRIA. 2013, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834904v1</w:t>
+                <w:t xml:space="preserve">hal-00833809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable Common Rate and Power Allocation in Cooperative Multiple Access Channels</w:t>
               </w:r>
@@ -10970,77 +10970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental limits of wireless ad hoc networks: lower MO bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11101,51 +11101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11206,51 +11206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Flooding Overhead of Fountain Codes in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11573,51 +11573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11843,51 +11843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE5610E2"/>
+    <w:nsid w:val="72591E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12074,51 +12074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goursaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Joseph" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978731" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959922v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Habibie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS57389.2023.10130264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dejonghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Ant&#243;n-Haro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTT54252.2021.9673141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02297508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815491" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Mo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464836" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996900" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304754v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5031.6886" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Do" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666274" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nodin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Morelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud-Brugeaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Beknadj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102901" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3382337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200180" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040765" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0361-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0500-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.26-10-2015.150597" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-014-0239-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusheng Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.120412.112073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com:20070125" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.2.3.51-57" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.12.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSL8MS74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2006.881252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219927" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X03WT7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833809v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690407v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourtet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01662386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-goursaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Joseph" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978731" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959922v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS57389.2023.10130264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Habibie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dejonghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Ant&#243;n-Haro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTT54252.2021.9673141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02297508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815491" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Mo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464836" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464894" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533820" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996900" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304754v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.28-9-2015.2261545" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5031.6886" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Do" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nodin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Morelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Rerbal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud-Brugeaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Beknadj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102901" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3382337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200180" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040765" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0361-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0500-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.26-10-2015.150597" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-014-0239-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusheng Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nikaein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.120412.112073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com:20070125" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.2.3.51-57" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.12.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSL8MS74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2006.881252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219927" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5X03WT7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690407v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourtet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01662386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>