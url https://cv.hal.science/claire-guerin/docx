--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -66,1201 +66,1335 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the Plant-Specific PLATZ Transcription Factors into Gene Regulatory Networks Controlling Developmental Processes</w:t>
+                <w:t xml:space="preserve">Morphological and Molecular Characterization of Arbuscular Mycorrhizal Fungi from the Rhizosphere of Date Palm (Phoenix dactylifera L.) in the Oasis of Figuig, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baucher</w:t>
+                <w:t xml:space="preserve">Elmostafa Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher El Jaziri</w:t>
+                <w:t xml:space="preserve">Khadija Chakroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Behr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmoud Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Lamkami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352689.2024.2388013⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d17100710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578610v1</w:t>
+                <w:t xml:space="preserve">hal-05587368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Roche</w:t>
+                <w:t xml:space="preserve">Integration of the Plant-Specific PLATZ Transcription Factors into Gene Regulatory Networks Controlling Developmental Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherkaoui Elmodafar</w:t>
+                <w:t xml:space="preserve">Mondher El Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Goupil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Behr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0295021. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (5), pp.376-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2024.2388013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04406060v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for poplar PtaPLATZ18 in the regulation of plant growth and vascular tissues development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mondher El Jaziri</w:t>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherkaoui Elmodafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1302536⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0295021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578615v1</w:t>
+                <w:t xml:space="preserve">hal-04406060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Higher Lignin Content in ugt72b37 Poplar Mutants Indicates a Role of Monolignol Glycosylation in Xylem Lignification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evidence for poplar PtaPLATZ18 in the regulation of plant growth and vascular tissues development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher El Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f13122167⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1302536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909033v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Four NAC Transcription Factors Involved in Grain Development and in Response to Moderate Heat in the Triticeae Tribe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Higher Lignin Content in ugt72b37 Poplar Mutants Indicates a Role of Monolignol Glycosylation in Xylem Lignification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjara Amadou Hassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.2167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f13122167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms231911672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857104v1</w:t>
+                <w:t xml:space="preserve">hal-03909033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Bouissil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
+                <w:t xml:space="preserve">Insights into Four NAC Transcription Factors Involved in Grain Development and in Response to Moderate Heat in the Triticeae Tribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jane J. Roche</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.3111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063111⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02284511v1</w:t>
+                <w:t xml:space="preserve">hal-03240688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1270,100 +1404,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des facteurs de transcription de la famille NAC chez le blé tendre (Triticum aestivum L.) et leur implication dans la réponse à des stress abiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des plantes. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019CLFAC014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02284845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1373,531 +1507,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2044,51 +2178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher El Jaziri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2024.2388013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1302536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa Gagou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chakroune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abbas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Lamkami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17100710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher El Jaziri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2024.2388013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sait" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1302536" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjara Amadou Hassane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13122167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911672" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>