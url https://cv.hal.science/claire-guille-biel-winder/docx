--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -623,204 +623,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité conjointe des formateurs et des enseignants dans les constellations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse didactique de l’enseignement de la géométrie dans des manuels scolaires : mise en fonctionnement d’une grille dans le cas du manuel Maths explicites CM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de l'ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">48e colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2022, Toulouse, France. pp.297-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436575v1</w:t>
+                <w:t xml:space="preserve">hal-04238078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique de l’enseignement de la géométrie dans des manuels scolaires : mise en fonctionnement d’une grille dans le cas du manuel Maths explicites CM1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité conjointe des formateurs et des enseignants dans les constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2022, Toulouse, France. pp.297-325</w:t>
+              <w:t xml:space="preserve">6ème Colloque de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238078v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a &amp;quot;framework-document&amp;quot; for training schoolteachers to teach mathematics</w:t>
               </w:r>
@@ -1219,765 +1219,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION DES POTENTIALITES D’UN JEU DE RȎLES DANS LE CADRE D’UNE FORMATION DE PROFESSEURS DES ECOLES</w:t>
+                <w:t xml:space="preserve">ANALYSE DE L'INITIATION AU PROCESSUS D'INSTRUMENTATION DANS DES MANUELS SCOLAIRES UTILISANT LE NUMERIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone (EMF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">20ème école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458779v1</w:t>
+                <w:t xml:space="preserve">hal-02458715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE L’ETUDE DE PRATIQUES ENSEIGNANTES EN GEOMETRIE AUX POSSIBILITES D’ENRICHISSEMENT DE CES PRATIQUES : FOCALE SUR L’EXERCICE DE LA VIGILANCE DIDACTIQUE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENSEIGNEMENT-APPRENTISSAGE DES NOTIONS DE PERPENDICULARITE ET DE PARALLELISME EN CM1 : QUE PROPOSENT LES MANUELS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 45ème colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458750v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSEIGNEMENT-APPRENTISSAGE DES NOTIONS DE PERPENDICULARITE ET DE PARALLELISME EN CM1 : QUE PROPOSENT LES MANUELS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DE L’ETUDE DE PRATIQUES ENSEIGNANTES EN GEOMETRIE AUX POSSIBILITES D’ENRICHISSEMENT DE CES PRATIQUES : FOCALE SUR L’EXERCICE DE LA VIGILANCE DIDACTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 45ème colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">19ème école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458780v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE DE L'INITIATION AU PROCESSUS D'INSTRUMENTATION DANS DES MANUELS SCOLAIRES UTILISANT LE NUMERIQUE</w:t>
+                <w:t xml:space="preserve">IDENTIFICATION DES POTENTIALITES D’UN JEU DE RȎLES DANS LE CADRE D’UNE FORMATION DE PROFESSEURS DES ECOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone (EMF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458715v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de regard sur les figures : une étude de cas</w:t>
+                <w:t xml:space="preserve">Enseignement-apprentissage des notions de perpendicularité et de parallélisme en CM1 : que proposent les manuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche en Didactique des Mathématiques, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">45e colloque COPIRELEM - Manipuler, représenter, communiquer : quelle place pour les artefacts dans l'enseignement et l'apprentissage des mathématiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017267v1</w:t>
+                <w:t xml:space="preserve">hal-02270263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement-apprentissage des notions de perpendicularité et de parallélisme en CM1 : que proposent les manuels ?</w:t>
+                <w:t xml:space="preserve">Changement de regard sur les figures : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque COPIRELEM - Manipuler, représenter, communiquer : quelle place pour les artefacts dans l'enseignement et l'apprentissage des mathématiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche en Didactique des Mathématiques, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270263v1</w:t>
+                <w:t xml:space="preserve">hal-02017267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre d'analyse de situations de formation de professeurs des écoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+                <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 - 2016, Scénarios de formation, 10 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maha Abboud‐Blanchard, Viviane Azarian, Anissa Belhadjin, Marie‐France Bishop, Solange Bornaz, Véronique Bourhis, Magali Boutrais, Pascal Champain, Jean‐Pierre Chevalier, Catherine Dorison, Arnaud Dubois, Marie‐Laure Elalouf, Patrice Gourdet, Maryse Lopez, Pascale Masselot, Nathalie Sayac, Claudine Garcia‐Debanc,, Nov 2016, Cherry-Pontoise, France</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059606v1</w:t>
+                <w:t xml:space="preserve">hal-01949045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse de situations de formation de professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2006 - 2016, Scénarios de formation, 10 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maha Abboud‐Blanchard, Viviane Azarian, Anissa Belhadjin, Marie‐France Bishop, Solange Bornaz, Véronique Bourhis, Magali Boutrais, Pascal Champain, Jean‐Pierre Chevalier, Catherine Dorison, Arnaud Dubois, Marie‐Laure Elalouf, Patrice Gourdet, Maryse Lopez, Pascale Masselot, Nathalie Sayac, Claudine Garcia‐Debanc,, Nov 2016, Cherry-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949045v1</w:t>
+                <w:t xml:space="preserve">hal-02059606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework for analyzing training situations in mathematics teacher education</w:t>
               </w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eysseric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,803 +3003,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI-Le Champ Social, pp.393-416, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495287v1</w:t>
+                <w:t xml:space="preserve">hal-05487714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">, INSEI-Le Champ Social, pp.393-416, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502670v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487626v1</w:t>
+                <w:t xml:space="preserve">hal-05502670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487714v1</w:t>
+                <w:t xml:space="preserve">hal-05487626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
+                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495083v1</w:t>
+                <w:t xml:space="preserve">hal-05495248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
+                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495248v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,77 +3863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,397 +4094,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward New Questions in Geometry Didactics</w:t>
+                <w:t xml:space="preserve">Outil d’analyse de l’enseignement de la géométrie dans les manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Guille-Biel Winder et Teresa Assude. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space : Resources, Practises, Training</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-302, 2023, Science, Society and new Technologies Series: Education Set</w:t>
+              <w:t xml:space="preserve">Articulations entre espace tangible, espace graphique et espace géométrique. Ressources, pratiques and formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, ISTE Editions, pp.179-203, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263472v1</w:t>
+                <w:t xml:space="preserve">hal-04238090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool for analyzing the teaching of geometry in textbooks</w:t>
+                <w:t xml:space="preserve">Vers de nouvelles questions en didactique de la géométrie : ressources, pratiques et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Guille-Biel Winder, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space. Resources, practices and training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.171-195, 2023</w:t>
+              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-310, 2023, Série Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238091v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d’analyse de l’enseignement de la géométrie dans les manuels scolaires</w:t>
+                <w:t xml:space="preserve">Toward New Questions in Geometry Didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Guille-Biel Winder et Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations entre espace tangible, espace graphique et espace géométrique. Ressources, pratiques and formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, ISTE Editions, pp.179-203, 2023</w:t>
+              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space : Resources, Practises, Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Londres ISTE WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-302, 2023, Science, Society and new Technologies Series: Education Set</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238090v1</w:t>
+                <w:t xml:space="preserve">hal-04263472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles questions en didactique de la géométrie : ressources, pratiques et formation</w:t>
+                <w:t xml:space="preserve">Tool for analyzing the teaching of geometry in textbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Guille-Biel Winder, Teresa Assude. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulations between tangible space, graphical space and geometrical space. Resources, practices and training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, ISTE Science Publishing, pp.171-195, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04261190v1</w:t>
+                <w:t xml:space="preserve">hal-04238091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de propositions d’enseignement de notions géométriques en CM1 dans les manuels scolaires</w:t>
               </w:r>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VerscheureI.; Ducrey Monnier M.; Pelissier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t>
@@ -6898,51 +6898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="562D2EEF"/>
+    <w:nsid w:val="5A65BFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7129,51 +7129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-guille-biel-winder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-550X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169873331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Kocker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04330652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05101985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Tr&#233;m&#232;je" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Davio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Rosso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-guille-biel-winder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-550X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169873331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Kocker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04330652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05101985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Tr&#233;m&#232;je" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Davio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Rosso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>