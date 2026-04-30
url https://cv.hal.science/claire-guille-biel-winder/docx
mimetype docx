--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2164,247 +2164,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESENTATION D’UN CADRE D’ANALYSE DE SITUATIONS DE FORMATION DES PROFESSEURS DES ECOLES</w:t>
+                <w:t xml:space="preserve">ANALYSER UNE RESSOURCE DE FORMATION : EXEMPLE DE LA « SITUATION DES NAPPERONS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Edith Petitfour</w:t>
+                <w:t xml:space="preserve">Nicolas de Kocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques ?</w:t>
+              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques à l'école ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066517v1</w:t>
+                <w:t xml:space="preserve">hal-02066503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSER UNE RESSOURCE DE FORMATION : EXEMPLE DE LA « SITUATION DES NAPPERONS »</w:t>
+                <w:t xml:space="preserve">PRESENTATION D’UN CADRE D’ANALYSE DE SITUATIONS DE FORMATION DES PROFESSEURS DES ECOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Kocker</w:t>
+                <w:t xml:space="preserve">- Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques à l'école ?</w:t>
+              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066503v1</w:t>
+                <w:t xml:space="preserve">hal-02066517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION D'UN CADRE D'ANALYSE DE SITUATIONS DE FORMATION DES PROFESSEURS DES ÉCOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,178 +2658,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dispositifs d’aide préventifs : quels apports pour l’éducation inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gobert</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, Série Education. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Complexité de l’école inclusive, Acteurs, Institutions, Changements et résistances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-214, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491380v1</w:t>
+                <w:t xml:space="preserve">hal-05487795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures adoptées par les intervenants du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,367 +2865,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherche, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d’aide préventifs : quels apports pour l’éducation inclusive ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l’école inclusive, Acteurs, Institutions, Changements et résistances.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-214, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487795v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487714v1</w:t>
+                <w:t xml:space="preserve">hal-05502670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,152 +3249,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502670v1</w:t>
+                <w:t xml:space="preserve">hal-05487714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
               </w:r>
@@ -3406,64 +3406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3503,618 +3503,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
+                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495248v1</w:t>
+                <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
+                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495083v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502693v1</w:t>
+                <w:t xml:space="preserve">hal-05487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connaissances et conceptions des intervenants dans le cadre de l'aide aux devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-216, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487675v1</w:t>
+                <w:t xml:space="preserve">hal-05487625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et conceptions des intervenants dans le cadre de l'aide aux devoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-216, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487625v1</w:t>
+                <w:t xml:space="preserve">hal-05502693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’analyse de l’enseignement de la géométrie dans les manuels scolaires</w:t>
               </w:r>
@@ -4771,1702 +4771,1702 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05101985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l’usage d’un manuel sur l’enseignement de la relation de parallélisme à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.189-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dhs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulations entre les techniques travaillées dans un dispositif d’aide préventif en mathématiques et en classe : proposition d’une classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.11 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dhr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the continuum of a preventive aid device - the case of teaching the concept of fraction at primary level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.96-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42330-023-00265-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller l'analyse de l'enseignement d'un thème géométrique dans un manuel scolaire : une grille et son utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.19-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who can help a student to do their homework?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.65-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut des objets de savoir et essai de modélisation du dispositif « devoirs-faits ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.47-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'analyse didactique de manuels scolaires numériques du premier degré : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.159-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.8924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPACT DU LANGAGE DE L'ENSEIGNANT SUR LES RELATIONS ENTRE LES ELEVES ET LE MILIEU DANS UNE SITUATION D'ACTION EN GEOMETRIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 41 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MISE EN ABYME D'UN JEU DE ROLES POUR LA FORMATION DE FORMATEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à aider un élève en mathématiques: une étude des potentialités d’un scénario de formation basé sur un jeu de rôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42330-018-0021-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des notions de perpendicularité et de parallélisme dans le manuel « méthode de singapour » en CM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.5-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeu des fractions pour le cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.57-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’une situation de reproduction de figures par pliage en cycle 2 : le PLIOX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.103-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une situation de reproduction de figures par pliage en cycle 2 : le PLIOX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.103-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouons avec des fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joële Trémèje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Davio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84, pp.47-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparse schrodinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (3), pp.315-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique d'un jeu de rôles à destination des enseignants de l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Mili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344232v1</w:t>
-              </w:r>
-[...1564 lines deleted...]
-                <w:t xml:space="preserve">hal-02012523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6898,51 +6898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A65BFC1"/>
+    <w:nsid w:val="B50F0609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7129,51 +7129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-guille-biel-winder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-550X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169873331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Kocker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04330652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05101985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Tr&#233;m&#232;je" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Davio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Rosso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-guille-biel-winder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-550X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169873331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Kocker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04330652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05101985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480869v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Tr&#233;m&#232;je" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Davio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Rosso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>