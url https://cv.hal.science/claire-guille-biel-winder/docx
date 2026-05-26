--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2164,247 +2164,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSER UNE RESSOURCE DE FORMATION : EXEMPLE DE LA « SITUATION DES NAPPERONS »</w:t>
+                <w:t xml:space="preserve">PRESENTATION D’UN CADRE D’ANALYSE DE SITUATIONS DE FORMATION DES PROFESSEURS DES ECOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Kocker</w:t>
+                <w:t xml:space="preserve">- Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques à l'école ?</w:t>
+              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066503v1</w:t>
+                <w:t xml:space="preserve">hal-02066517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESENTATION D’UN CADRE D’ANALYSE DE SITUATIONS DE FORMATION DES PROFESSEURS DES ECOLES</w:t>
+                <w:t xml:space="preserve">ANALYSER UNE RESSOURCE DE FORMATION : EXEMPLE DE LA « SITUATION DES NAPPERONS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Edith Petitfour</w:t>
+                <w:t xml:space="preserve">Nicolas de Kocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques ?</w:t>
+              <w:t xml:space="preserve">Former et se former… Quelles ressources pour enseigner les mathématiques à l'école ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066517v1</w:t>
+                <w:t xml:space="preserve">hal-02066503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION D'UN CADRE D'ANALYSE DE SITUATIONS DE FORMATION DES PROFESSEURS DES ÉCOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,199 +2658,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d’aide préventifs : quels apports pour l’éducation inclusive ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Theis</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l’école inclusive, Acteurs, Institutions, Changements et résistances.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-214, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487795v1</w:t>
+                <w:t xml:space="preserve">hal-05491380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures adoptées par les intervenants du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,195 +2844,216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherche, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dispositifs d’aide préventifs : quels apports pour l’éducation inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gobert</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, Série Education. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Complexité de l’école inclusive, Acteurs, Institutions, Changements et résistances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-214, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491380v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,64 +3147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,51 +3419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3979,51 +3979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4771,436 +4771,543 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05101985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse didactique d'un jeu de rôles à destination des enseignants de l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’usage d’un manuel sur l’enseignement de la relation de parallélisme à l’école primaire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Articulations entre les techniques travaillées dans un dispositif d’aide préventif en mathématiques et en classe : proposition d’une classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30, pp.189-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15dhs⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 30, pp.11 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dhr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450289v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulations entre les techniques travaillées dans un dispositif d’aide préventif en mathématiques et en classe : proposition d’une classification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’usage d’un manuel sur l’enseignement de la relation de parallélisme à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30, pp.11 - 38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15dhr⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 30, pp.189-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dhs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487982v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the continuum of a preventive aid device - the case of teaching the concept of fraction at primary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.96-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42330-023-00265-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'analyse de l'enseignement d'un thème géométrique dans un manuel scolaire : une grille et son utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5216,195 +5323,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.19-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who can help a student to do their homework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (1), pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut des objets de savoir et essai de modélisation du dispositif « devoirs-faits ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,233 +5539,233 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse didactique de manuels scolaires numériques du premier degré : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.159-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.8924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT DU LANGAGE DE L'ENSEIGNANT SUR LES RELATIONS ENTRE LES ELEVES ET LE MILIEU DANS UNE SITUATION D'ACTION EN GEOMETRIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 41 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISE EN ABYME D'UN JEU DE ROLES POUR LA FORMATION DE FORMATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5713,73 +5820,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à aider un élève en mathématiques: une étude des potentialités d’un scénario de formation basé sur un jeu de rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5824,92 +5931,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42330-018-0021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des notions de perpendicularité et de parallélisme dans le manuel « méthode de singapour » en CM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5925,548 +6032,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102, pp.5-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu des fractions pour le cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103, pp.57-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une situation de reproduction de figures par pliage en cycle 2 : le PLIOX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.103-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une situation de reproduction de figures par pliage en cycle 2 : le PLIOX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.103-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouons avec des fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joële Trémèje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Davio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84, pp.47-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse schrodinger operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9 (3), pp.315-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012523v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-05344232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6898,51 +6898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B50F0609"/>
+    <w:nsid w:val="EF339FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7129,51 +7129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-guille-biel-winder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-550X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169873331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Kocker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04330652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05101985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480869v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Tr&#233;m&#232;je" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Davio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Rosso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-guille-biel-winder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4059-550X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169873331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Metin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lajoie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Edith Petitfour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Kocker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girmens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04330652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02052826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Winder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05101985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8924" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-018-0021-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Tr&#233;m&#232;je" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Davio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Rosso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>