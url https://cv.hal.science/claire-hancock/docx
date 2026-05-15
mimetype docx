--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -100,178 +100,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">justice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Froment-Meurice</w:t>
+                <w:t xml:space="preserve">corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.327-329</w:t>
+              <w:t xml:space="preserve">, 2025, pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309292v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05309283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Froment-Meurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.107-112</w:t>
+              <w:t xml:space="preserve">, 2025, pp.327-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309283v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -283,345 +283,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En finir avec « Anglo-saxon » : pour un multilinguisme critique en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mahoudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une décolonisation du regard sur les questions de genre au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Boissière, Yoann Morvan, Gaëlle Gillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre en questions au Moyen-Orient, une approche par les espaces urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 103180692X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Vadelorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t>
+              <w:t xml:space="preserve">(Re)penser les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.125-128, 2024, 2200639783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlène Bouvet, Florent Chossière, Marine Duc, Estelle Fisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, 2024, 979-10_362-0720-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607744v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05309323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le féminisme fait aux géographies du politique</w:t>
               </w:r>
@@ -739,273 +739,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spaces and places of feminist activism, in Routledge International Handbook of Gender and Feminist Geography edited by A. Datta, L. Johnston, P. Hopkins, E. Olson and J.M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Handbook of Gender and Feminist Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A quoi ressemblerait une ville non sexiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Luxembourg et al., Le sens de la ville, Le Temps des Cerises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are safe cities just cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Biarrotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engendering Cities : Designing Sustainable Urban Spaces for All</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025903v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03025923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice spatiale, intersectionnalité et politiques urbaines</w:t>
               </w:r>
@@ -1418,196 +1418,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“I want to tell them, I'm just wearing a veil, not carrying a gun!” Muslim women negotiating borders in femonationalist Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mobillion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2018.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accommodating Islamophobia: how municipalities make place for Muslims in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Cultural Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14649365.2019.1616808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184781v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02184716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banlieusard.e.s claiming a right to the City of Light: Gendered violence and spatial politics in Paris</w:t>
               </w:r>
@@ -1703,125 +1703,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feminism from the Margin: Challenging the Paris/ Banlieues Divide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antipode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.636 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anti.12303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why occupy République? Redefining French citizenship from a Parisian square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'Analisi Geografica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/dag.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de genre et politiques urbaines : les enseignements d’une recherche à Aubervilliers (Seine-Saint-Denis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01581746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser la ville inclusive pour refuser le faux dilemme entre anti-sexisme et anti-racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de genre et politiques urbaines : les enseignements d’une recherche à Aubervilliers (Seine-Saint-Denis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1837,304 +2084,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627278v1</w:t>
-              </w:r>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">halshs-01627274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduttore traditore, the translator as traitor</w:t>
               </w:r>
@@ -2330,3558 +2330,3558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible Others : Muslims in European cities in the times of the burqa ban</w:t>
+                <w:t xml:space="preserve">Invisible Others: Muslims in European cities in the time of the burqa ban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treballs de la Societat Catalana de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 75, http://publicacions.iec.cat/repository/pdf/00000196/00000070.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342762v1</w:t>
+                <w:t xml:space="preserve">halshs-01165720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible Others: Muslims in European cities in the time of the burqa ban</w:t>
+                <w:t xml:space="preserve">Invisible Others : Muslims in European cities in the times of the burqa ban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treballs de la Societat Catalana de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 75, http://publicacions.iec.cat/repository/pdf/00000196/00000070.pdf</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165720v1</w:t>
+                <w:t xml:space="preserve">hal-02342762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyons utopistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture de politiques urbaines genrées dans des pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13145⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let's be utopian!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721281v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Marion Young. Responsibility for Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, https://www.jssj.org/issue/decembre-2012-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, identités sexuelles et justice spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/genre-identites-sexuelles-et-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01581662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, identités sexuelles et justice spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, http://www.jssj.org/issue/mars-2011-dossier-thematique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il luogo della differenza: stabilire l'uguaglianza, aprire spazi di soggettivazione politica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, http://www.societageografica.it/index.php?option=com_content&amp;view=article&amp;id=46&amp;catid=46&amp;Itemid=31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice in the street?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps dans les espaces publics : sécurité et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, https://www.jssj.org/issue/decembre-2012-jssj-a-lu/</w:t>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Female Body as Geopolitical Site in Postcolonial France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, http://espacepolitique.revues.org/1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.1882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, Sexual Identities and Spatial Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/genre-identites-sexuelles-et-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01581663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/genre-identites-sexuelles-et-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/genre-identites-sexuelles-et-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Fraser : pour une conception de la justice spatiale au-delà des oppositions binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2010, https://www.jssj.org/issue/juillet-2018-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First steps in a dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2010, Spatial Justice and Environment, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers pas d'un dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2010, Justice spatiale et environnement, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Fraser. Nancy Fraser. Scales of Justice. Reimagining Political Space in a Globalizing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, https://www.jssj.org/issue/juillet-2018-jssj-a-lu/</w:t>
+              <w:t xml:space="preserve">, 2009, https://www.jssj.org/issue/octobre-2010-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice au risque de la différence : faire une « juste place » à l'Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 665-666 (1), http://www.cairn.info/revue-annales-de-geographie-2009-1-page-61.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.665.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialities of the Secular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Women's Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350506808091502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00571328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décoloniser les représentations : esquisse d'une géographie culturelle de nos « Autres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 660-661 (2), http://www.cairn.info/revue-annales-de-geographie-2008-2-page-116.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.660.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialities of the Secular: Geographies of the Veil in France and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Women's Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), http://ejw.sagepub.com/content/15/3/165.short. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350506808091502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Délivrez-nous de l'exotisme » : quelques réflexions sur des impensés de la recherche géographique sur les Suds (et les Nords)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), http://www.cairn.info/revue-autrepart-2007-1-page-69.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.041.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York City and the Transatlantic Imagination: French and English Tourism and the Spectacle of the Modern Metropolis, 1893-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), http://juh.sagepub.com/content/33/1/77.short. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0096144206290385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre, constructions spatiales et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, http://gc.revues.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogénéisation résidentielle et indépendance politique : de la sécession urbaine et autres incorporations à Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, http://www.cairn.info/revue-espace-geographique-2004-2-page-131.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forever Young : lectures situés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Spatial Justice and Environment, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t>
+              <w:t xml:space="preserve">, 2002, https://www.jssj.org/issue/juillet-2018-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres en la metropolí. Presencia femenina e imagen cinematográfica en la ciudad de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Justice spatiale et environnement, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t>
+              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, http://trace.revues.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nancy Fraser. Nancy Fraser. Scales of Justice. Reimagining Political Space in a Globalizing World</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et géographie : les apports des géographies de langue anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, https://www.jssj.org/issue/octobre-2010-jssj-a-lu/</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, http://eps.revues.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">La justice au risque de la différence : faire une « juste place » à l'Autre</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal au zoo, enjeu de géographie politique. Le zoo de Mexico, de Moctezuma à l'écologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, http://gallica.bnf.fr/ark:/12148/bpt6k5619701b.image.f88.pagination</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...444 lines deleted...]
-                <w:t xml:space="preserve">Le genre, constructions spatiales et culturelles</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Rushdie, l’écriture contre le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, http://gc.revues.org</w:t>
+              <w:t xml:space="preserve">, 2002, http://gc.revues.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165791v1</w:t>
-              </w:r>
-[...304 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de vue européens sur New York, 1890-1940 : la mise en cause de l'expérience touristique</w:t>
               </w:r>
@@ -6315,51 +6315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justicia e Injusticias Espaciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,51 +6517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et injustices spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,64 +6712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec « Anglo-saxon » : lever un frein aux approches critiques en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mahoudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6839,51 +6839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) Pari(s) du genre : Connaissances, politiques et pratiques urbaines au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Biarrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie des espaces publics dans les pays intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,51 +7239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Froment-Meurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309338v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Biarrotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Manseri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bettinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02550830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544211002524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2019.1616808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2018.11.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.03.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ79WF7D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0966369X.2014.958061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13145" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.665.0061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.660.0116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350506808091502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.041.0069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0096144206290385" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEC13329FBC030891DE20FA2E2932DF0D91A78F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026654397364753" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Casta&#241;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Froment-Meurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Manseri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bettinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Biarrotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02550830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544211002524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2018.11.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2019.1616808" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.03.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ79WF7D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.443" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0966369X.2014.958061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.665.0061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350506808091502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.660.0116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.041.0069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0096144206290385" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEC13329FBC030891DE20FA2E2932DF0D91A78F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073107v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026654397364753" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Casta&#241;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>