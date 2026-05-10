--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -84,6019 +84,6754 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPT implicit enumeration of active schedules</w:t>
+                <w:t xml:space="preserve">Single machine scheduling with precedence constraints and bounded maximum delay value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İstenç Tarhan</w:t>
+                <w:t xml:space="preserve">Maher Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2025.06.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51 (3), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-026-01411-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154996v1</w:t>
+                <w:t xml:space="preserve">hal-05600526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic chains scheduling on dedicated resources - A crucial problem in time-sensitive networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josef Grus</w:t>
+                <w:t xml:space="preserve">Coupled-task scheduling with time windows, bounded pathwidth and bounded slack is para-NP-complete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zdeněk Hanzálek</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107072⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1069, pp.115813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2026.115813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030459v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the slack between lower bounds for scheduling on parallel machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FPT implicit enumeration of active schedules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İstenç Tarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 338, pp.347-377. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, pp.235-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-023-05759-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2025.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354630v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-parameter tractability of scheduling dependent typed tasks subject to release times and deadlines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Periodic chains scheduling on dedicated resources - A crucial problem in time-sensitive networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Grus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier Kordon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Hanzálek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-023-00788-4⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.107072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229946v1</w:t>
+                <w:t xml:space="preserve">hal-05030459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping tasks to save energy in a cyclic scheduling problem: A complexity study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring the slack between lower bounds for scheduling on parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 284 (2), pp.445-459. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 338, pp.347-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-023-05759-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981199v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalence of two classical list scheduling algorithms for dependent typed tasks with release dates, due dates and precedence delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-parameter tractability of scheduling dependent typed tasks subject to release times and deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Carlier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+                <w:t xml:space="preserve">Alix Munier Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-016-0507-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-023-00788-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472060v1</w:t>
+                <w:t xml:space="preserve">hal-04229946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of core precedences in a cyclic RCPSP with precedence delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Grouping tasks to save energy in a cyclic scheduling problem: A complexity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (3), pp.275-284. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284 (2), pp.445-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-014-0399-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185106v1</w:t>
+                <w:t xml:space="preserve">hal-02981199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resource-constrained modulo scheduling problem: an experimental study</w:t>
+                <w:t xml:space="preserve">The equivalence of two classical list scheduling algorithms for dependent typed tasks with release dates, due dates and precedence delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ayala</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aurélien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10589-012-9499-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-016-0507-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568925v1</w:t>
+                <w:t xml:space="preserve">hal-01472060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic schedules for bounded timed weighted event graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of core precedences in a cyclic RCPSP with precedence delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2191871⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-014-0399-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185244v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case analysis of decomposed software pipelining for cyclic unitary RCPSP with precedence delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The resource-constrained modulo scheduling problem: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hanen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (5), pp.511-522. </w:t>
+              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.645-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-010-0220-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10589-012-9499-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185245v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing lateness for precedence graphs with constant delays on dedicated pipelined processors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Periodic schedules for bounded timed weighted event graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.100⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.1222-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2191871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185246v1</w:t>
+                <w:t xml:space="preserve">hal-01185244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Garey Johnson algorithm for pipelined type tasks systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Worst case analysis of decomposed software pipelining for cyclic unitary RCPSP with precedence delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (6), pp.797-808. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (5), pp.511-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-3995.2009.00758.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-010-0220-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185247v1</w:t>
+                <w:t xml:space="preserve">hal-01185245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worst-case analysis of the Garey-Johnson Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Minimizing lateness for precedence graphs with constant delays on dedicated pipelined processors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yakov Zinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-009-0101-4⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.791-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185248v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Schedules for Linear Precedence Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Performance of Garey Johnson algorithm for pipelined type tasks systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.797-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-3995.2009.00758.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.03.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185124v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the volume in scheduling an outtree with communication delays and duplication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Periodic Schedules for Linear Precedence Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 28 (11), pp.1573-1585. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (2), pp.280-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00131-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185803v1</w:t>
+                <w:t xml:space="preserve">hal-01185124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation algorithm for scheduling dependent tasks on m processors with small communication delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The worst-case analysis of the Garey-Johnson Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Zinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0166-218X(00)00179-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.389-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-009-0101-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185825v1</w:t>
+                <w:t xml:space="preserve">hal-01185248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Coffmann-Graham schedules in presence of unit communication delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Minimizing the volume in scheduling an outtree with communication delays and duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 81 (1-3), pp.93-108. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (11), pp.1573-1585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-218X(97)00077-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00131-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195781v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a NP-hard cyclic scheduling problem: The recurrent job-shop</w:t>
+                <w:t xml:space="preserve">An approximation algorithm for scheduling dependent tasks on m processors with small communication delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 72 (1), pp.82-101. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 108 (3), pp.239-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0377-2217(94)90332-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0166-218X(00)00179-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031404v1</w:t>
+                <w:t xml:space="preserve">hal-01185825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes d'ordonnancement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Performance of Coffmann-Graham schedules in presence of unit communication delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/1993270100771⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 81 (1-3), pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-218X(97)00077-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893901v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tables de réservation numériques : un outil pour la résolution de certains problèmes d'ordonnancement cycliques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a NP-hard cyclic scheduling problem: The recurrent job-shop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72 (1), pp.82-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-2217(94)90332-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problèmes d'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Erschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 27 (1), pp.77-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/1993270100771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tables de réservation numériques : un outil pour la résolution de certains problèmes d'ordonnancement cycliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1990, 24 (2), pp.97-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ro/1990240200971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de tâches aléatoires avec fenêtres de disponibilit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Parameterized Complexity Analysis for Scheduling Precedence-Constrained Tasks on Parallel Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İstenç Tarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs sur Marme, France</w:t>
+              <w:t xml:space="preserve">Project Management and Scheduling 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031386v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Structural Parameter on Single Machine Scheduling with Release Dates and Deadlines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Mallem</w:t>
+                <w:t xml:space="preserve">Periodic Scheduling of Grouped Time-Triggered Signals on a Single Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Grus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Hanzálek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on combinatorial optimization 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644118v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing-Inspired Algorithms for Periodic Scheduling Problems with Harmonic Periods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josef Grus</w:t>
+                <w:t xml:space="preserve">A New Parameter for Scheduling Dependent Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zdeněk Hanzálek</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems - ICORES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012325800003639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04553898v1</w:t>
+                <w:t xml:space="preserve">hal-05616005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target search with a radar on an airborne platform</w:t>
+                <w:t xml:space="preserve">Planification de tâches aléatoires avec fenêtres de disponibilit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Vaillaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexis Guigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 26th International Conference on Information Fusion (FUSION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229962v1</w:t>
+                <w:t xml:space="preserve">hal-05031386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Analysis of a Dynamic Programming Algorithm for a Parallel Machine Scheduling Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Structural Parameter on Single Machine Scheduling with Release Dates and Deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier Kordon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International European Conference on Parallel and Distributed Computing (EURO-PAR 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39698-4_10⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on combinatorial optimization 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tenerife, Spain. pp.205-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840284v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'une cible mobile dans un plan avec angles d'observation non disjoints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Packing-Inspired Algorithms for Periodic Scheduling Problems with Harmonic Periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Grus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Hanzálek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems - ICORES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.101-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012325800003639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525152v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target search with an allocation of search effort to overlapping cones of observation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Parameterized complexity: a two-dimensional approach to study scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525102v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Single-machine Scheduling with Precedence, Release Dates and Deadlines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Target search with a radar on an airborne platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vaillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling (MAPSP 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 26th International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Charleston, SC, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834528v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la recherche d'une cible par une plateforme aéroportée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parameterized Analysis of a Dynamic Programming Algorithm for a Parallel Machine Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istenc Tarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International European Conference on Parallel and Distributed Computing (EURO-PAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chypre, Aug 2023, Limassol, Cyprus. pp.139-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39698-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596219v1</w:t>
+                <w:t xml:space="preserve">hal-03840284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of a parallel machine scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recherche d'une cible mobile dans un plan avec angles d'observation non disjoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nicolas Vaillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier Kordon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Parameterized and Exact Computation (IPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834526v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tasks with precedence constraint, release times and due dates on parallel processors: Bounds and approximations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target search with an allocation of search effort to overlapping cones of observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vaillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Conference on Computer Science and Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland. pp.801-811, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2023F7181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644135v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Deadline Reduction Algorithms for Scheduling Dependent Tasks on Parallel Processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parameterized complexity of a parallel machine scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Pedersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR 2021: Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Parameterized and Exact Computation (IPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Postdam, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548213v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Deadline Reduction Algorithms for Scheduling Dependent Typed-tasks Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parameterized Complexity of Single-machine Scheduling with Precedence, Release Dates and Deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling (MAPSP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bielle, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981257v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial scheduling algorithm for IEEE 802.15. 4/ZigBee cluster tree WSN with one collision domain and period crossing constraint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Hanen</w:t>
+                <w:t xml:space="preserve">Planification de la recherche d'une cible par une plateforme aéroportée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nicolas Vaillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Technology and Factory Automation (ETFA), 2014 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2014.7005182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215974v1</w:t>
+                <w:t xml:space="preserve">hal-03596219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping tasks to save energy in a cyclic scheduling problem: a complexity study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
+                <w:t xml:space="preserve">Two Deadline Reduction Algorithms for Scheduling Dependent Tasks on Parallel Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Pedersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPAIOR 2021: Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienne, Austria. pp.214-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78230-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272444v1</w:t>
+                <w:t xml:space="preserve">hal-03548213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of two classical list scheduling algorithms for dependent tasks with release dates and due dates on parallel processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+                <w:t xml:space="preserve">Scheduling tasks with precedence constraint, release times and due dates on parallel processors: Bounds and approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project Management and Scheduling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Leuwen, Belgium</w:t>
+              <w:t xml:space="preserve">ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Apr 2021, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272442v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower and upper bounds for the resource-constrained modulo scheduling problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Hanen</w:t>
+                <w:t xml:space="preserve">Two Deadline Reduction Algorithms for Scheduling Dependent Typed-tasks Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project management and Scheduling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Louvain, Belgium. pp.82-85</w:t>
+              <w:t xml:space="preserve">ROADEF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272443v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures et supérieures pour l’ordonnancement modulo sous contraintes de ressources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abir Benabid</w:t>
+                <w:t xml:space="preserve">A polynomial scheduling algorithm for IEEE 802.15. 4/ZigBee cluster tree WSN with one collision domain and period crossing constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aasem Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Technology and Factory Automation (ETFA), 2014 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelona, Spain. pp.1--8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2014.7005182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272445v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic scheduling with negative delays and resource constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bornes inférieures et supérieures pour l’ordonnancement modulo sous contraintes de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272446v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Scheduling - New Application and Concept of Core Precedences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cyclic scheduling with negative delays and resource constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Premysl Sucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic</w:t>
+              <w:t xml:space="preserve">ROADEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287752v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Core Precedences in a Cyclic RCPSP with Temporal Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Grouping tasks to save energy in a cyclic scheduling problem: a complexity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Phoenix, Arizona, United States. pp.245-260</w:t>
+              <w:t xml:space="preserve">ROADEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287750v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Zinder-Roper algorithm for unitary RCPSP with constant precedence latencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Equivalence of two classical list scheduling algorithms for dependent tasks with release dates and due dates on parallel processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Project Management and Scheduling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Leuwen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292243v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of scheduling with negative time lags</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lower and upper bounds for the resource-constrained modulo scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Project management and Scheduling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Louvain, Belgium. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292249v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposed software pipelining for VLIW with precedence delays and resource constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Core Precedences in a Cyclic RCPSP with Temporal Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Phoenix, Arizona, United States. pp.245-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292242v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">complexity results for the scheduling problem with negative time lags</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclic Scheduling - New Application and Concept of Core Precedences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premysl Sucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292248v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposed software pipelining for cyclic unitary RCPSP with precedence delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Performance of Zinder-Roper algorithm for unitary RCPSP with constant precedence latencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286994v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two formulations for a grid cyclic scheduling problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Medernach</w:t>
+                <w:t xml:space="preserve">On the complexity of scheduling with negative time lags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Manaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Hanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2009 : 9th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Abbey Rolduc, Netherlands. pp.26-28</w:t>
+              <w:t xml:space="preserve">EURO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445809v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case analysis on modulo scheduling for specialized processors systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Decomposed software pipelining for VLIW with precedence delays and resource constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">EURO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298196v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two linear programming formulations for scheduling multi-user periodic arrival tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">complexity results for the scheduling problem with negative time lags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2009 - 23rd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.1-3</w:t>
+              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00403426v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic schedules for Unitary Timed Weighted Event Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Decomposed software pipelining for cyclic unitary RCPSP with precedence delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.17-31</w:t>
+              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371028v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Garey-Johnson algorithm for pipelined task systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Worst case analysis on modulo scheduling for specialized processors systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIO/EURO conference on combinatorial optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303868v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic schedules for generalized event graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+                <w:t xml:space="preserve">Two formulations for a grid cyclic scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Limassol, Cyprus. pp.46-47</w:t>
+              <w:t xml:space="preserve">MAPSP 2009 : 9th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Abbey Rolduc, Netherlands. pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311639v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling UET-UCT Task Systems under the Out-forest precedence constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Two linear programming formulations for scheduling multi-user periodic arrival tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yakov Zinder</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, New York, United States. pp.445-452</w:t>
+              <w:t xml:space="preserve">EURO 2009 - 23rd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420461v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00403426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worst case analysis of Garey-Johnson algorithm for preemptive m processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Periodic schedules for Unitary Timed Weighted Event Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yakov Zinder</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, New York, United States. pp.453-470</w:t>
+              <w:t xml:space="preserve"> 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420471v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic schedules for linear precedence graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Performance of the Garey-Johnson algorithm for pipelined task systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2004 - 9th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">ALIO/EURO conference on combinatorial optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501459v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling UET tasks and preemptive tasks on parallel processors under the restriction of precedence constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Periodic schedules for generalized event graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yakov Zinder</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2003 - 6th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Aussois, France</w:t>
+              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Limassol, Cyprus. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533633v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Worst-Case Analysis of the Garey-Johnson Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Scheduling UET-UCT Task Systems under the Out-forest precedence constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakov Zinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2002 - 8th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, New York, United States. pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561730v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The worst case analysis of Garey-Johnson algorithm for preemptive m processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Zinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, New York, United States. pp.453-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic schedules for linear precedence graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PMS 2004 - 9th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheduling UET tasks and preemptive tasks on parallel processors under the restriction of precedence constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Ha Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Zinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAPSP 2003 - 6th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Worst-Case Analysis of the Garey-Johnson Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Zinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PMS 2002 - 8th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimizing the volume in scheduling an out-tree with communication delays and duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International workshop on project management and scheduling (PMS2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Osnabrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-Interval Coverage for Resource Management of Passive Surveillance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Přemysl Šůcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Hanzálek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (43), pp.37134-37142, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v40i43.41043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices et problèmes d'algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.460, 2007, 2-10-051185-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et Algorithmes en Ordonnancement: Exercices et Problèmes Corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 227 p, 2004, 978-2729821715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices et Problèmes d'Algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2003, 2100056433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6106,293 +6841,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic DataFlows in computers and embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Performance Analysis of Cyclic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, Springer, pp.3-29, 2019, Studies in Systems, Decision and Control, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27652-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algeco : Algorithmique et Économie, une approche pluridisciplinaire entre Informatique, Mathématique et Économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie, mathématique et histoire, Hommage à Christian Bidard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.189-204, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC Computational Science, pp.103-128, 2009, 978-1420072730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420072747-c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6402,646 +7137,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling coupled tasks with time windows: a parameterized complexity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Periodic Scheduling and Packing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837715v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Scheduling and Packing Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Scheduling coupled tasks with time windows: a parameterized complexity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548214v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Deadline Reduction Algorithms for Scheduling Dependent Tasks on Parallel Processors (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Pedersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP6, Sorbonne Université. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The worst case analysis of the Garey-Johnson algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakov Zinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.2008.002, LIP6. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancements périodiques pour contraintes de précédence linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] lip6.2004.007, LIP6. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic programming algorithm for minimizing the total duplication cost in scheduling an outtree with communication delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.2004.008, LIP6. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the volume in scheduling an outtree with communication delays and duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.2001.015, LIP6. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7188,51 +7923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;sten&#231; Tarhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Hanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.06.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Grus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Hanz&#225;lek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05759-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier Kordon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-023-00788-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hanzalek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0507-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0399-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ayala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Benabid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9499-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2191871" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0220-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0V9GZ7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2009.00758.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPVG053-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Zinder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0101-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.03.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00131-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(00)00179-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(97)00077-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(94)90332-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1SLFML-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erschler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/1993270100771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/1990240200971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guigal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325800003639" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224197" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840284v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istenc Tarhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas Vaillaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F7181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pedersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78230-6_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasem Ahmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Manaa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Sucha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Medernach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Ha Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27652-2_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnager" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420072747-c5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tayachi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-026-01411-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.115813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;sten&#231; Tarhan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Hanen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.06.031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Grus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Hanz&#225;lek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05759-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier Kordon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-023-00788-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hanzalek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0507-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0399-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ayala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Benabid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9499-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2191871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0220-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0V9GZ7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2009.00758.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPVG053-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.03.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Zinder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0101-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00131-X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(00)00179-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(97)00077-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(94)90332-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1SLFML-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erschler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/1993270100771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/1990240200971" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guigal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325800003639" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaillaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840284v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istenc Tarhan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas Vaillaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023F7181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pedersen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78230-6_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasem Ahmad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Manaa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Sucha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Medernach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Ha Do" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pikman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i43.41043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108094v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27652-2_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420072747-c5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548214v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545669v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tayachi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>