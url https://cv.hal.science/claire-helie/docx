--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -446,209 +446,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Versions of the North in Contemporary Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXV (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.5342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orlando, du collectif GWEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Blattès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.27406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024507v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03324025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Maxwell: The Rhythm of Theatre.</w:t>
               </w:r>
@@ -1711,277 +1711,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduction collaborative pour la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Wary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627980v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04674951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bunting’s sonata</w:t>
               </w:r>
@@ -4589,51 +4589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733E6237"/>
+    <w:nsid w:val="854078AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4820,51 +4820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-helie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7575-7281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178658669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kalck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castejon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blatt&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rigeade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.27406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.20064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Costambeys-Kempczynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03324237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckeown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marshall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loriaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322-012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-helie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7575-7281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178658669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kalck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castejon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blatt&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rigeade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.27406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.20064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Costambeys-Kempczynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03324237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckeown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marshall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loriaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322-012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>