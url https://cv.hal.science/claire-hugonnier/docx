--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -269,252 +269,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la contextualisation comme stratégie discursive et interactionnelle. L’exemple du collectif &amp;quot;Marchons Enfants !</w:t>
+                <w:t xml:space="preserve">Comment le concept d’homophobie permet-il d’analyser les discours contre la « PMA pour toutes » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120h3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883525v1</w:t>
+                <w:t xml:space="preserve">hal-04665592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le concept d’homophobie permet-il d’analyser les discours contre la « PMA pour toutes » ?</w:t>
+                <w:t xml:space="preserve">Benjamin Ferron , Émilie Née et Claire Oger (dir.), Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d’un problème social. Rennes, Presses universitaires de Rennes, 2022, 334 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 181 (1), pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.181.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120h3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04665592v1</w:t>
+                <w:t xml:space="preserve">hal-04548111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ferron , Émilie Née et Claire Oger (dir.), Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d’un problème social. Rennes, Presses universitaires de Rennes, 2022, 334 p.</w:t>
+                <w:t xml:space="preserve">Penser la contextualisation comme stratégie discursive et interactionnelle. L’exemple du collectif &amp;quot;Marchons Enfants !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.75-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.181.0165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04548111v1</w:t>
+                <w:t xml:space="preserve">hal-04883525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre atténuation et détours. Dire l'homosexualité dans les discours contre la loi « PMA pour toutes » en France</w:t>
               </w:r>
@@ -1106,51 +1106,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1231,907 +1231,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+                <w:t xml:space="preserve">Votez contre, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noëlline Castagnez; Laure Depretto; Julien Véronèse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.503-510, 2023</w:t>
+              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.231-246, 2024, 978-2-406-16772-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028127v1</w:t>
+                <w:t xml:space="preserve">hal-05572174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie et distance idéologique : plaidoyer pour une posture réflexive émancipatrice</w:t>
+                <w:t xml:space="preserve">Homophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie GARRIC, Julien LONGHI, Frédéric PUGNIERE-SAAVEDRA, Valérie ROCHAIX. </w:t>
+              <w:t xml:space="preserve">Claudine Moïse, Nolwenn Lorenzi Bailly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.345-350, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.44115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315230v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homophobie</w:t>
+                <w:t xml:space="preserve">Ethnographie et distance idéologique : plaidoyer pour une posture réflexive émancipatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudine Moïse, Nolwenn Lorenzi Bailly. </w:t>
+              <w:t xml:space="preserve">Nathalie GARRIC, Julien LONGHI, Frédéric PUGNIERE-SAAVEDRA, Valérie ROCHAIX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.61-70, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315241v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Moïse, Nolwenn Lorenzi Bailly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.493-501, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.44230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.44230⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04315246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.503-510, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315246v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence en discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres philosophiques de Langres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Langres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circonscrire la &amp;quot;violence verbale&amp;quot; : l'invective en question ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invectives et Injures : frontières, fonctions, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire discursive : un levier pour la circulation des idéologies ? L’exemple des mobilisations contre la “PMA pour toutes” en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles places pour l’échange démocratique dans les espaces médiatiques numériques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockhlom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une parentalité “contre-nature” ? Enjeux et places des arguments biologisants dans les discours anti-PMA élargie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Menstrueuses – De nouveaux essentialismes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter à couvert. Complexité discursive d’un mouvement contestataire à la “PMA pour toutes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Backlash. Anatomie, Stratégie(s), Résistance(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Votez contre”, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Mes propos ne sont pas de la haine”, quand un mouvement contestataire lutte par des métadiscours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine. Approches plurielles. Débats, enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser et désigner l’homosexualité. Le marquage de l’axiologie négative dans les discours en ligne contre la loi “PMA pour toutes” en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2147,306 +2233,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès international des Francoromantistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’homophobie permet-elle d’analyser les discours contestataires du collectif “Marchons Enfants !” ? Un regard sociolinguistique critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès RFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Je vois pas d’homophobie chez nous” : complexité discursive d’un mouvement contestataire à la PMA pour toutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critiques sociales du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+                <w:t xml:space="preserve">« La mémoire discursive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire LIdilem, Aspects et enjeux sociaux du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03457311v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de revendications contestataires et mémoire discursive. Étude autour des mobilisations Marchons Enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2462,250 +2535,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH, Université Grenoble Alpes, Apr 2021, Grenoble Alpes, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mémoire discursive »</w:t>
+                <w:t xml:space="preserve">« De La Manif pour tous à Marchons Enfants !. Militance, militantisme et discours extrême »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LIdilem, Aspects et enjeux sociaux du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Activités militantes, activités langagières : descriptions, méthodologies, théorisations. Comment lutte-t-on par le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Université de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554066v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De La Manif pour tous à Marchons Enfants !. Militance, militantisme et discours extrême »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités militantes, activités langagières : descriptions, méthodologies, théorisations. Comment lutte-t-on par le langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Université de Paris, France</w:t>
+              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554043v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the testimony counter online homophobia? The example of a prevention campaign of the association Le Refuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2721,269 +2807,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESTIDIA conference (European Society for Transcultural and Interdisciplinary Dialogue)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les live Facebook de l'association Le Refuge : comment interroger ces nouveaux moyens de communication ?</w:t>
+                <w:t xml:space="preserve">Discours homophobe. Le témoignage comme discours alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyane Guichon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ALIAS : Analyse et exploration des données sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Draine. "Contre-discours, discours alternatifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014577v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours homophobe. Le témoignage comme discours alternatif</w:t>
+                <w:t xml:space="preserve">Les live Facebook de l'association Le Refuge : comment interroger ces nouveaux moyens de communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyane Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Draine. "Contre-discours, discours alternatifs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">Atelier ALIAS : Analyse et exploration des données sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014560v1</w:t>
+                <w:t xml:space="preserve">hal-02014577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2999,51 +3085,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3053,156 +3139,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux liés à la soutenabilité en recherche en électronique de puissance : une ethnographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble Alpes; G2Elab; G-Scop. 2025, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and argumentative analysis. Misuse of meaning, manipulation and emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3241,73 +3327,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes [2020-..]; H2020 Practicies. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sociolinguistique sur la radicalisation liée à l’Islam. Practicies Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,65 +3432,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Européen H2020. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3472,51 +3558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37FC1451"/>
+    <w:nsid w:val="022806BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3703,51 +3789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-hugonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242903223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563186v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120h3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44230" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Guichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-hugonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242903223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563186v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120h3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>