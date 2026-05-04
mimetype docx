--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1106,51 +1106,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1231,373 +1231,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votez contre, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
+                <w:t xml:space="preserve">Homophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Noëlline Castagnez; Laure Depretto; Julien Véronèse. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Moïse, Nolwenn Lorenzi Bailly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.345-350, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.44115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572174v1</w:t>
+                <w:t xml:space="preserve">hal-04315241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homophobie</w:t>
+                <w:t xml:space="preserve">Ethnographie et distance idéologique : plaidoyer pour une posture réflexive émancipatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudine Moïse, Nolwenn Lorenzi Bailly. </w:t>
+              <w:t xml:space="preserve">Nathalie GARRIC, Julien LONGHI, Frédéric PUGNIERE-SAAVEDRA, Valérie ROCHAIX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.61-70, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315241v1</w:t>
+                <w:t xml:space="preserve">hal-04315230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie et distance idéologique : plaidoyer pour une posture réflexive émancipatrice</w:t>
+                <w:t xml:space="preserve">Prévention(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie GARRIC, Julien LONGHI, Frédéric PUGNIERE-SAAVEDRA, Valérie ROCHAIX. </w:t>
+              <w:t xml:space="preserve">Claudine Moïse, Nolwenn Lorenzi Bailly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.493-501, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.44230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315230v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention(s)</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Témoignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1610,51 +1524,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.503-510, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1664,560 +1578,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence en discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres philosophiques de Langres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Langres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circonscrire la &amp;quot;violence verbale&amp;quot; : l'invective en question ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invectives et Injures : frontières, fonctions, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire discursive : un levier pour la circulation des idéologies ? L’exemple des mobilisations contre la “PMA pour toutes” en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles places pour l’échange démocratique dans les espaces médiatiques numériques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockhlom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une parentalité “contre-nature” ? Enjeux et places des arguments biologisants dans les discours anti-PMA élargie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Menstrueuses – De nouveaux essentialismes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter à couvert. Complexité discursive d’un mouvement contestataire à la “PMA pour toutes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Backlash. Anatomie, Stratégie(s), Résistance(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Votez contre”, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
+                <w:t xml:space="preserve">“Mes propos ne sont pas de la haine”, quand un mouvement contestataire lutte par des métadiscours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Discours de haine. Approches plurielles. Débats, enjeux et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315376v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mes propos ne sont pas de la haine”, quand un mouvement contestataire lutte par des métadiscours</w:t>
+                <w:t xml:space="preserve">“Votez contre”, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine. Approches plurielles. Débats, enjeux et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315378v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser et désigner l’homosexualité. Le marquage de l’axiologie négative dans les discours en ligne contre la loi “PMA pour toutes” en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2233,211 +2147,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès international des Francoromantistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’homophobie permet-elle d’analyser les discours contestataires du collectif “Marchons Enfants !” ? Un regard sociolinguistique critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès RFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Je vois pas d’homophobie chez nous” : complexité discursive d’un mouvement contestataire à la PMA pour toutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critiques sociales du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mémoire discursive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2453,73 +2367,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LIdilem, Aspects et enjeux sociaux du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de revendications contestataires et mémoire discursive. Étude autour des mobilisations Marchons Enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2535,73 +2449,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH, Université Grenoble Alpes, Apr 2021, Grenoble Alpes, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De La Manif pour tous à Marchons Enfants !. Militance, militantisme et discours extrême »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2630,168 +2544,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités militantes, activités langagières : descriptions, méthodologies, théorisations. Comment lutte-t-on par le langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Université de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haine et (re)médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03457311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the testimony counter online homophobia? The example of a prevention campaign of the association Le Refuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2807,73 +2721,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESTIDIA conference (European Society for Transcultural and Interdisciplinary Dialogue)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours homophobe. Le témoignage comme discours alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2889,133 +2803,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Draine. "Contre-discours, discours alternatifs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les live Facebook de l'association Le Refuge : comment interroger ces nouveaux moyens de communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyane Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier ALIAS : Analyse et exploration des données sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3025,51 +2939,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3085,51 +2999,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3139,156 +3053,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux liés à la soutenabilité en recherche en électronique de puissance : une ethnographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Clément</w:t>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble Alpes; G2Elab; G-Scop. 2025, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and argumentative analysis. Misuse of meaning, manipulation and emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3327,73 +3241,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes [2020-..]; H2020 Practicies. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sociolinguistique sur la radicalisation liée à l’Islam. Practicies Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3432,65 +3346,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Européen H2020. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3558,51 +3472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022806BC"/>
+    <w:nsid w:val="8959C0BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3789,51 +3703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-hugonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242903223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563186v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120h3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-hugonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242903223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563186v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120h3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Guichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>