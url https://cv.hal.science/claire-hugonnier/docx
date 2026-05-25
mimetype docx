--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -585,226 +585,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circonscrire le discours de haine numérique. Processus argumentatifs, idéologies et mémoires discursives.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éliane Viennot, En finir avec l’homme. Chronique d’une imposture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/tranel.2021.3004⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.10894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560653v1</w:t>
+                <w:t xml:space="preserve">hal-04315255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éliane Viennot, En finir avec l’homme. Chronique d’une imposture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circonscrire le discours de haine numérique. Processus argumentatifs, idéologies et mémoires discursives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Guellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66, </w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.41-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.10894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2021.3004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04315255v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude ethnographique et argumentative d’un mouvement contestataire à la « PMA pour toutes » : entre revendication et dissimulation</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours homophobe. Le témoignage comme discours alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1474,51 +1474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,178 +1944,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mes propos ne sont pas de la haine”, quand un mouvement contestataire lutte par des métadiscours</w:t>
+                <w:t xml:space="preserve">“Votez contre”, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine. Approches plurielles. Débats, enjeux et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315378v1</w:t>
+                <w:t xml:space="preserve">hal-04315376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Votez contre”, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
+                <w:t xml:space="preserve">“Mes propos ne sont pas de la haine”, quand un mouvement contestataire lutte par des métadiscours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Discours de haine. Approches plurielles. Débats, enjeux et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315376v1</w:t>
+                <w:t xml:space="preserve">hal-04315378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser et désigner l’homosexualité. Le marquage de l’axiologie négative dans les discours en ligne contre la loi “PMA pour toutes” en France</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mémoire discursive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2403,51 +2403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de revendications contestataires et mémoire discursive. Étude autour des mobilisations Marchons Enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2485,64 +2485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De La Manif pour tous à Marchons Enfants !. Militance, militantisme et discours extrême »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,51 +2770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours homophobe. Le témoignage comme discours alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Draine. "Contre-discours, discours alternatifs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2966,51 +2966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3198,64 +3198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes [2020-..]; H2020 Practicies. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3303,64 +3303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Européen H2020. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3472,51 +3472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8959C0BF"/>
+    <w:nsid w:val="239EDF18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3703,51 +3703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-hugonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242903223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563186v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120h3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Guichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-hugonnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242903223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563186v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120h3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.44230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Guichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>