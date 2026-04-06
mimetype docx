--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1082,278 +1082,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ghost of disturbance past: long-term effects of pulse disturbances on community biomass and composition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of nonnative species on the stability of riverine fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Erős</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Filipa Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ruhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0678⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.1156-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304501v1</w:t>
+                <w:t xml:space="preserve">hal-04304490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pulse disturbances shape size-abundance pyramids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (6), pp.1014-1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RivFishTIME: A global database of fish time‐series to study global change ecology in riverine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carvajal-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo A Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingli Giam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,210 +1405,167 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (1), pp.38-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nonnative species on the stability of riverine fish communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ghost of disturbance past: long-term effects of pulse disturbances on community biomass and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (8), pp.1156-1166. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1930), pp.20200678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.04985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304490v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Our House Is Burning: Discrepancy in Climate Change vs. Biodiversity Coverage in the Media as Compared to Scientific Literature</w:t>
               </w:r>
@@ -2130,51 +2130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58AB51E6"/>
+    <w:nsid w:val="B78B7F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal&#8208;quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Olden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03574740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Arnoldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval R Zelnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Barabas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Hodapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13760" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Filipe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal-Quintero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Er&#337;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ruhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04985" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrinais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevrinais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal&#8208;quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Olden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03574740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Arnoldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval R Zelnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Barabas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Hodapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13760" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Filipe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Er&#337;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ruhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04985" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal-Quintero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrinais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevrinais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>