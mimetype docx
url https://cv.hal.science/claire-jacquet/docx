--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1082,490 +1082,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nonnative species on the stability of riverine fish communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ghost of disturbance past: long-term effects of pulse disturbances on community biomass and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.04985⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1930), pp.20200678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304490v1</w:t>
+                <w:t xml:space="preserve">hal-04304501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pulse disturbances shape size-abundance pyramids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of nonnative species on the stability of riverine fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Erős</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Filipa Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ruhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13508⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.1156-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901284v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RivFishTIME: A global database of fish time‐series to study global change ecology in riverine systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How pulse disturbances shape size-abundance pyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13210⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.1014-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303700v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ghost of disturbance past: long-term effects of pulse disturbances on community biomass and composition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RivFishTIME: A global database of fish time‐series to study global change ecology in riverine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carvajal-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingli Giam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (1930), pp.20200678. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.38-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304501v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Our House Is Burning: Discrepancy in Climate Change vs. Biodiversity Coverage in the Media as Compared to Scientific Literature</w:t>
               </w:r>
@@ -2130,51 +2130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B78B7F8C"/>
+    <w:nsid w:val="8A77410B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal&#8208;quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Olden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03574740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Arnoldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval R Zelnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Barabas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Hodapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13760" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Filipe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Er&#337;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ruhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04985" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal-Quintero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrinais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevrinais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal&#8208;quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Olden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03574740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Arnoldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval R Zelnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Barabas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Hodapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13760" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Filipe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Er&#337;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ruhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal-Quintero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrinais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevrinais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>