--- v2 (2026-05-04)
+++ v3 (2026-05-31)
@@ -70,50 +70,113 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">claire-jacquet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-7913-0689</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">221077219</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=26wrjG4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -136,1933 +199,2174 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the spatio-temporal dynamics of disturbed metacommunities: A mechanistic modeling approach to species resistance and resilience strategies in drying river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysandre Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Loïc Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 506, pp.111136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale of population synchrony confirms macroecological estimates of minimum viable range size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carvajal‐quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingli Giam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian D Olden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (2), pp.291-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a genetic theory of island biogeography: Inferring processes from multidimensional community‐scale data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Overcast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Achaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aguilée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.4 - 23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04270149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance‐driven alteration of patch connectivity determines local biodiversity recovery within metacommunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.06199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta‐ecosystem dynamics drive the spatial distribution of functional groups in river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (11), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General statistical scaling laws for stability in ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐francois Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval R Zelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Barabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Hodapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (7), pp.1474-1486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.13760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geography of metapopulation synchrony in dendritic river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Filipa Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josée Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Claire.Jacquet@inrae.Fr Jacquet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.791-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.13699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ghost of disturbance past: long-term effects of pulse disturbances on community biomass and composition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RivFishTIME: A global database of fish time‐series to study global change ecology in riverine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carvajal-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingli Giam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0678⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304501v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nonnative species on the stability of riverine fish communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How pulse disturbances shape size-abundance pyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.1014-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.04985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304490v1</w:t>
+                <w:t xml:space="preserve">hal-02901284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pulse disturbances shape size-abundance pyramids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of nonnative species on the stability of riverine fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Erős</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Filipa Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ruhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.1156-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901284v1</w:t>
+                <w:t xml:space="preserve">hal-04304490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RivFishTIME: A global database of fish time‐series to study global change ecology in riverine systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ghost of disturbance past: long-term effects of pulse disturbances on community biomass and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13210⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1930), pp.20200678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303700v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Our House Is Burning: Discrepancy in Climate Change vs. Biodiversity Coverage in the Media as Compared to Scientific Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chevrinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2017.00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early establishment of vertebrate trophic interactions: Food web structure in Middle to Late Devonian fish assemblages with exceptional fossilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevrinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (4), pp.491 - 510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3140/bull.geosci.1651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of Island Biogeography Theory predict the scaling of functional trait composition with habitat area and isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (2), pp.135--146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Our house is burning and we are looking elsewhere: climate change vs biodiversity coverage in the media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chevrinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">No complexity–stability relationship in empirical ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Morissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (7), pp.12573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2130,51 +2434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A77410B"/>
+    <w:nsid w:val="51E93911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2361,51 +2665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal&#8208;quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Olden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03574740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Arnoldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval R Zelnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Barabas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Hodapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13760" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Filipe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Er&#337;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ruhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal-Quintero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrinais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevrinais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7913-0689" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221077219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=26wrjG4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal&#8208;quintero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Olden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03574740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Arnoldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval R Zelnik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Barabas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Hodapp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Larsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Filipe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Fortin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carvajal-Quintero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Er&#337;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ruhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04985" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0678" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrinais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevrinais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cazelles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01359309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12573" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>