--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -749,295 +749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Non-Toxigenic Clostridioides difficile Strains Isolated from Preterm Neonates and In Vivo Study of Their Protective Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptidoglycan analysis reveals that synergistic deacetylase activity in vegetative Clostridium difficile impacts the host response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Couturier</w:t>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Franconeri</w:t>
+                <w:t xml:space="preserve">Richard Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferraris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabab Syed-Zaidi</w:t>
+                <w:t xml:space="preserve">Ivo G Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (49), pp.16785-16796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.012442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060628v1</w:t>
+                <w:t xml:space="preserve">hal-03332384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan analysis reveals that synergistic deacetylase activity in vegetative Clostridium difficile impacts the host response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Coullon</w:t>
+                <w:t xml:space="preserve">Characterization of Non-Toxigenic Clostridioides difficile Strains Isolated from Preterm Neonates and In Vivo Study of Their Protective Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rifflet</w:t>
+                <w:t xml:space="preserve">Léa Franconeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wheeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">Laurent Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo G Boneca</w:t>
+                <w:t xml:space="preserve">Rabab Syed-Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 295 (49), pp.16785-16796. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.3650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.012442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332384v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
               </w:r>
@@ -1127,583 +1127,583 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437474v1</w:t>
+                <w:t xml:space="preserve">hal-04353344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of new variant strains of Clostridium difficile producing only toxin A or binary toxin in the hamster model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Eckert</w:t>
+                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kovacs-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2019.100590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (43), pp.15850-15861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488275v1</w:t>
+                <w:t xml:space="preserve">hal-04341886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Innocent</w:t>
+                <w:t xml:space="preserve">The Ser/Thr kinase PrkC participates in cell wall homeostasis and antimicrobial resistance in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Douche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (8), pp.e00005-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00005-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080163v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02164685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ser/Thr kinase PrkC participates in cell wall homeostasis and antimicrobial resistance in Clostridium difficile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virulence of new variant strains of Clostridium difficile producing only toxin A or binary toxin in the hamster model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Marvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quevedo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00005-19⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.100590 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2019.100590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02164685v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353344v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
               </w:r>
@@ -1793,1486 +1793,1486 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341886v1</w:t>
+                <w:t xml:space="preserve">hal-04437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile forms variable biofilms on abiotic surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting Clostridium difficile Surface Components to Develop Immunotherapeutic Strategies Against Clostridium difficile Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pantaleon</w:t>
+                <w:t xml:space="preserve">Jean Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Collignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02549240v1</w:t>
+                <w:t xml:space="preserve">hal-04341878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory Effect of Ursodeoxycholic Acid on Clostridium difficile Germination Is Insufficient to Prevent Colitis: A Study in Hamsters and Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola-Jade Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Bruxelle</w:t>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tsapis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">Marie Dior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323737v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Effect of Ursodeoxycholic Acid on Clostridium difficile Germination Is Insufficient to Prevent Colitis: A Study in Hamsters and Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola-Jade Palmieri</w:t>
+                <w:t xml:space="preserve">S. Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Dior</w:t>
+                <w:t xml:space="preserve">A. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02849⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (40), pp.6017-6021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944522v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Deacetylases required for muramic-δ-lactam production are involved in Clostridium difficile sporulation, germination, and heat resistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">Clostridium difficile forms variable biofilms on abiotic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pantaleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Gomperts Boneca</w:t>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 293 (47), pp.18040-18054. </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53, pp.34-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.004273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374612v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02549240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Clostridium difficile Surface Components to Develop Immunotherapeutic Strategies Against Clostridium difficile Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+                <w:t xml:space="preserve">N-Deacetylases required for muramic-δ-lactam production are involved in Clostridium difficile sporulation, germination, and heat resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bruxelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivo Gomperts Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (47), pp.18040-18054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.004273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341878v1</w:t>
+                <w:t xml:space="preserve">hal-04374612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging monoclonal antibodies against Clostridium difficile infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+                <w:t xml:space="preserve">The alternative sigma factor σ B plays a crucial role in adaptive strategies of Clostridium difficile during gut infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14712598.2017.1300655⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on Pathogen and Antibiotic Resistance Ecology 19 (5), pp.1933 - 1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342291v1</w:t>
+                <w:t xml:space="preserve">pasteur-01613370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile flagella induce a pro-inflammatory response in intestinal epithelium of mice in cooperation with toxins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging monoclonal antibodies against Clostridium difficile infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03621-z⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14712598.2017.1300655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04152694v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium difficile flagella induce a pro-inflammatory response in intestinal epithelium of mice in cooperation with toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jameel Batah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Trang Bui Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denève-Larrazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kuehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.3256. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">, 2017, 7 (1), pp. 3256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-03621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152950v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm Structures in a Mono-Associated Mouse Model of Clostridium difficile Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clostridium difficile flagella induce a pro-inflammatory response in intestinal epithelium of mice in cooperation with toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jameel Batah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Trang Bui Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève-Larrazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna P Soavelomandroso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gayatri Vedantam</w:t>
+                <w:t xml:space="preserve">Sarah Kuehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02086⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04342298v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alternative sigma factor σ B plays a crucial role in adaptive strategies of Clostridium difficile during gut infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilm Structures in a Mono-Associated Mouse Model of Clostridium difficile Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna P Soavelomandroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kint</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Françoise Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Soutourina</w:t>
+                <w:t xml:space="preserve">Gayatri Vedantam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue on Pathogen and Antibiotic Resistance Ecology 19 (5), pp.1933 - 1958. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01613370v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Adaptation Strategies of the Epidemic Clostridium difficile 027 Strain during Infection through In Vivo Transcriptional Analysis</w:t>
               </w:r>
@@ -3284,64 +3284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Kansau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Barketi-Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3392,51 +3392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Clostridium difficile&amp;lt;/em&amp;gt; Protease Cwp84 Modulates both Biofilm Formation and Cell-Surface Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pantaleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Philibertine Soavelomandroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81 (10), pp.3757-3769. </w:t>
@@ -3699,676 +3699,676 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650812v1</w:t>
+                <w:t xml:space="preserve">hal-05463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed nomenclature for cell wall proteins of Clostridium difficile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert P. Fagan</w:t>
+                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian R. Poxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.028472-0⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651126v1</w:t>
+                <w:t xml:space="preserve">hal-05463807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05463805v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Hoys</w:t>
+                <w:t xml:space="preserve">A proposed nomenclature for cell wall proteins of Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert P. Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Mastrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Poxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (8), pp.1225 - 1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.028472-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463807v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648697v1</w:t>
+                <w:t xml:space="preserve">hal-02650812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Subinhibitory Concentrations of Antibiotics on Colonization Factor Expression by Moxifloxacin-Susceptible and Moxifloxacin-Resistant Clostridium difficile Strains</w:t>
               </w:r>
@@ -4393,64 +4393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (12), pp.5155-5162. </w:t>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,316 +5041,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo visualization of Clostridium difficile and biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered spore cortex impairs virulence in &amp;lt;i&amp;gt;C. difficile&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Clostridium difficile Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bled (Slovénie), Slovenia</w:t>
+              <w:t xml:space="preserve">Bactéries Sporulantes Pathogènes ou d'Intérêt Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342002v1</w:t>
+                <w:t xml:space="preserve">hal-04341916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered spore cortex impairs virulence in &amp;lt;i&amp;gt;C. difficile&amp;lt;/i&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo visualization of Clostridium difficile and biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactéries Sporulantes Pathogènes ou d'Intérêt Technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Clostridium difficile Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bled (Slovénie), Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341916v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muramic-δ-lactams are involved in &amp;lt;i&amp;gt;C. difficile&amp;lt;/i&amp;gt; sporulation, germination and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clostridium difficile Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bled, Slovenia</w:t>
@@ -5847,51 +5847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF SUB-INHIBITORY CONCENTRATIONS OF METRONIDAZOLE ON MORPHOLOGY, MOBILITY, BIOFILM FORMATION AND METABOLISM OF CLOSTRIDIUM DIFFICILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Yen-Nicolaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6505,51 +6505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yucheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04227-22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Franconeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Syed-Zaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G Boneca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.012442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marvaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevedo-Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2019.100590" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Jade Palmieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02849" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameel Batah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Trang Bui Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kuehne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03621-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P Soavelomandroso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Vedantam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02086" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philibertine Soavelomandroso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Roxas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124971" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fagan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrantonio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Poxton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.028472-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Deneve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouttier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00532-09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Barc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Karjalainen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26145-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yucheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04227-22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G Boneca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.012442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Franconeri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Syed-Zaidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113650" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marvaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevedo-Torres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2019.100590" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Jade Palmieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dior" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02849" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004273" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameel Batah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Trang Bui Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kuehne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03621-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P Soavelomandroso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Vedantam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02086" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philibertine Soavelomandroso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Roxas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124971" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fagan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrantonio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Poxton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.028472-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Deneve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouttier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00532-09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Barc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Karjalainen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26145-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>