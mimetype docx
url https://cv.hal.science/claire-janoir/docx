--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1017,802 +1017,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
+                <w:t xml:space="preserve">Virulence of new variant strains of Clostridium difficile producing only toxin A or binary toxin in the hamster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bradshaw</w:t>
+                <w:t xml:space="preserve">J.-C. Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
+                <w:t xml:space="preserve">S. Quevedo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Kovacs-Simon</w:t>
+                <w:t xml:space="preserve">C. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Harmer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (43), pp.15850-15861. </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.100590 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2019.100590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353344v1</w:t>
+                <w:t xml:space="preserve">hal-03488275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341886v1</w:t>
+                <w:t xml:space="preserve">hal-02080163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ser/Thr kinase PrkC participates in cell wall homeostasis and antimicrobial resistance in Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Douche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87 (8), pp.e00005-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.00005-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02164685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of new variant strains of Clostridium difficile producing only toxin A or binary toxin in the hamster model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Eckert</w:t>
+                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kovacs-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (43), pp.15850-15861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2019.100590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488275v1</w:t>
+                <w:t xml:space="preserve">hal-04341886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Spitz</w:t>
+                <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mathias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+                <w:t xml:space="preserve">Andrea Kovacs-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Innocent</w:t>
+                <w:t xml:space="preserve">Nicholas Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (43), pp.15850-15861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080163v1</w:t>
+                <w:t xml:space="preserve">hal-04353344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of lipoprotein CD0873: A potential vaccine against the human pathogen Clostridioides difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruxelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kovacs-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294 (43), pp.15850-15861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437474v1</w:t>
@@ -1836,117 +1836,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4‐Disubstituted 5‐Nitroimidazoles Potent against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.561-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201800784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341841v1</w:t>
@@ -3654,441 +3654,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463805v1</w:t>
+                <w:t xml:space="preserve">hal-05463807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463807v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648697v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposed nomenclature for cell wall proteins of Clostridium difficile</w:t>
               </w:r>
@@ -4208,77 +4208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,70 +4287,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5041,234 +5041,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered spore cortex impairs virulence in &amp;lt;i&amp;gt;C. difficile&amp;lt;/i&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo visualization of Clostridium difficile and biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactéries Sporulantes Pathogènes ou d'Intérêt Technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Clostridium difficile Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bled (Slovénie), Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341916v1</w:t>
+                <w:t xml:space="preserve">hal-04342002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo visualization of Clostridium difficile and biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered spore cortex impairs virulence in &amp;lt;i&amp;gt;C. difficile&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Clostridium difficile Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bled (Slovénie), Slovenia</w:t>
+              <w:t xml:space="preserve">Bactéries Sporulantes Pathogènes ou d'Intérêt Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342002v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muramic-δ-lactams are involved in &amp;lt;i&amp;gt;C. difficile&amp;lt;/i&amp;gt; sporulation, germination and virulence</w:t>
               </w:r>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clostridium difficile Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bled, Slovenia</w:t>
@@ -5847,51 +5847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF SUB-INHIBITORY CONCENTRATIONS OF METRONIDAZOLE ON MORPHOLOGY, MOBILITY, BIOFILM FORMATION AND METABOLISM OF CLOSTRIDIUM DIFFICILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Hanh Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Yen-Nicolaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6505,51 +6505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yucheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04227-22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G Boneca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.012442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Franconeri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Syed-Zaidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113650" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marvaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevedo-Torres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2019.100590" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Jade Palmieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dior" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02849" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004273" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameel Batah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Trang Bui Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kuehne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03621-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P Soavelomandroso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Vedantam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02086" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philibertine Soavelomandroso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Roxas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124971" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fagan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrantonio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Poxton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.028472-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Deneve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouttier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00532-09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Barc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Karjalainen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26145-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yucheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04227-22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Hanh-Dung Doan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bernet-Camard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G Boneca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.012442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03060628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Franconeri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Syed-Zaidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113650" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marvaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevedo-Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2019.100590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Spitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Hanh Dung Doan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Innocent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800784" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bradshaw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kovacs-Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Spitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruxelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Jade Palmieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dior" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02849" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004273" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1300655" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameel Batah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Trang Bui Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kuehne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03621-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P Soavelomandroso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Vedantam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02086" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philibertine Soavelomandroso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Roxas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124971" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fagan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrantonio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Poxton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.028472-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Deneve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouttier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00532-09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Barc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Karjalainen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26145-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341965v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Yen-Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Bernet-Camard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>