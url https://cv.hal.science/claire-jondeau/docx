--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -898,683 +898,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation conjointe des compétences incorporées dans l’action située. Co-analyse conversationnelle et explicitante en autoconfrontation</w:t>
+                <w:t xml:space="preserve">La langue parlée en interaction, cœur du travail social et moteur d’une science citoyenne à l’ère phygitale : un dispositif hybride de co-recherche praticienne et usagère en Économie sociale familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques VIVRA / ECRIRE. 3 - Les aspects méthodologiques et épistémologiques de l'étude des compétences mises en acte dans l'activité concrète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève; Nathalie Muller Mirza; Vittoria Cesari Lusso; Antonio Iannaccone, Oct 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">20th World Congress AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Linguistique Appliquée (AILA); Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487197v1</w:t>
+                <w:t xml:space="preserve">hal-04501335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue parlée en interaction, cœur du travail social et moteur d’une science citoyenne à l’ère phygitale : un dispositif hybride de co-recherche praticienne et usagère en Économie sociale familiale</w:t>
+                <w:t xml:space="preserve">Formalisation conjointe des compétences incorporées dans l’action située. Co-analyse conversationnelle et explicitante en autoconfrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Linguistique Appliquée (AILA); Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques VIVRA / ECRIRE. 3 - Les aspects méthodologiques et épistémologiques de l'étude des compétences mises en acte dans l'activité concrète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Nathalie Muller Mirza; Vittoria Cesari Lusso; Antonio Iannaccone, Oct 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501335v1</w:t>
+                <w:t xml:space="preserve">hal-04487197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session de co-analyse de données conversationnelles (Data Session), précédée d’une brève introduction et suivie d’un débat</w:t>
+                <w:t xml:space="preserve">Aprender a partir da co-análise das suas próprias práticas : Autoconfronto acompanhado e interformação no domínio do aconselhamento socioeconómico das famílias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International GIS Hybrida-IS : Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche (Hybrida-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Askoria; GIS Hybrida-IS, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Education and Training : Thinking education in transition times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Educação da Universidade de Lisboa, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487343v1</w:t>
+                <w:t xml:space="preserve">hal-04487186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrer et analyser un dispositif d'autoconfrontation accompagnée en ligne à partir d'enregistrements d'entretiens téléphoniques d'accompagnement social</w:t>
+                <w:t xml:space="preserve">Session de co-analyse de données conversationnelles (Data Session), précédée d’une brève introduction et suivie d’un débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Monteiro</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouyer-Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMPEC 2022 : Interactions Multimodales Par ÉCran - L'espace au prisme des écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International GIS Hybrida-IS : Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche (Hybrida-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Askoria; GIS Hybrida-IS, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487201v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoconfrontation accompagnée et théorisation-en-acte dans l'un des métiers du travail social : L'accompagnement comme paradigme du Conseil en Économie Sociale Familiale</w:t>
+                <w:t xml:space="preserve">Enregistrer et analyser un dispositif d'autoconfrontation accompagnée en ligne à partir d'enregistrements d'entretiens téléphoniques d'accompagnement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Hybrida-2022 « Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche » [18-20/05/2022]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Hybrida-IS, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC 2022 : Interactions Multimodales Par ÉCran - L'espace au prisme des écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487205v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicitation et co-analyse conversationnelle dans l’autoconfrontation accompagnée : Heuristicité d’un dispositif de co-recherche praticienne en Économie sociale familiale</w:t>
+                <w:t xml:space="preserve">Autoconfrontation accompagnée et théorisation-en-acte dans l'un des métiers du travail social : L'accompagnement comme paradigme du Conseil en Économie Sociale Familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouyer-Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - L'apport de Pierre Vermersch à l'étude de la subjectivité. Épistémologie, méthodologie, pratique [Colloque Pierre Vermersch]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREX2 - Université Aix-Marseille - CNRS, Oct 2022, Marseille, France. pp.122-130</w:t>
+              <w:t xml:space="preserve">Colloque International Hybrida-2022 « Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche » [18-20/05/2022]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Hybrida-IS, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487190v1</w:t>
+                <w:t xml:space="preserve">hal-04487205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprender a partir da co-análise das suas próprias práticas : Autoconfronto acompanhado e interformação no domínio do aconselhamento socioeconómico das famílias</w:t>
+                <w:t xml:space="preserve">Explicitation et co-analyse conversationnelle dans l’autoconfrontation accompagnée : Heuristicité d’un dispositif de co-recherche praticienne en Économie sociale familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Education and Training : Thinking education in transition times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Educação da Universidade de Lisboa, Jul 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international - L'apport de Pierre Vermersch à l'étude de la subjectivité. Épistémologie, méthodologie, pratique [Colloque Pierre Vermersch]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREX2 - Université Aix-Marseille - CNRS, Oct 2022, Marseille, France. pp.122-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487186v1</w:t>
+                <w:t xml:space="preserve">hal-04487190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1586,51 +1586,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogérer l’irréductible singularité de chaque entretien d’accompagnement social : Approche par le bas du travail interactionnel d’accomplissement situé et prudentiel du métier de Conseiller en Économie Sociale Familiale</w:t>
+                <w:t xml:space="preserve">Cogérer l’irréductible singularité de chaque entretien d’accompagnement social : approche par le bas du travail interactionnel d’accomplissement situé et prudentiel du métier de Conseiller en Économie Sociale Familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
@@ -1639,69 +1639,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Grima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Lenzi; Alexandre Moine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des pas de côté dans le travail social : Le métier dans toutes ses marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Des pas de côté dans le travail social . Le métier dans toutes ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.55-83, 2025, (Intervention sociale et mouvements des métiers), 979-10-346-0937-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ social éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/chaso.lenzi.2025.01.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04703209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -1998,51 +1994,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formalisation conjointe de micro-savoirs professionnels en actes en Economie Sociale Familiale : Apports combinés de l'entretien d'explicitation et de l'analyse conversationnelle dans l'étude d'entretiens d'accompagnement social</w:t>
+                <w:t xml:space="preserve">La formalisation conjointe de micro-savoirs professionnels en actes en Economie Sociale Familiale : Apports combinés de l'entretien d'explicitation et de l'analyse conversationnelle dans l'étude d'entretiens d'accompagnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2165,51 +2161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63586660"/>
+    <w:nsid w:val="AD53AEBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2396,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5510-9474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34628/qyym-vw56" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Br&#233;ant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Grima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-des_pas_de_cote_dans_le_travail_social_le_metier_dans_toutes_ses_marges,1388.html#sommaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04680228v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5510-9474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34628/qyym-vw56" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Br&#233;ant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monteiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Grima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.lenzi.2025.01.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04680228v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>