--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -898,191 +898,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue parlée en interaction, cœur du travail social et moteur d’une science citoyenne à l’ère phygitale : un dispositif hybride de co-recherche praticienne et usagère en Économie sociale familiale</w:t>
+                <w:t xml:space="preserve">Formalisation conjointe des compétences incorporées dans l’action située. Co-analyse conversationnelle et explicitante en autoconfrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Linguistique Appliquée (AILA); Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques VIVRA / ECRIRE. 3 - Les aspects méthodologiques et épistémologiques de l'étude des compétences mises en acte dans l'activité concrète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Nathalie Muller Mirza; Vittoria Cesari Lusso; Antonio Iannaccone, Oct 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501335v1</w:t>
+                <w:t xml:space="preserve">hal-04487197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation conjointe des compétences incorporées dans l’action située. Co-analyse conversationnelle et explicitante en autoconfrontation</w:t>
+                <w:t xml:space="preserve">La langue parlée en interaction, cœur du travail social et moteur d’une science citoyenne à l’ère phygitale : un dispositif hybride de co-recherche praticienne et usagère en Économie sociale familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques VIVRA / ECRIRE. 3 - Les aspects méthodologiques et épistémologiques de l'étude des compétences mises en acte dans l'activité concrète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève; Nathalie Muller Mirza; Vittoria Cesari Lusso; Antonio Iannaccone, Oct 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">20th World Congress AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Linguistique Appliquée (AILA); Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487197v1</w:t>
+                <w:t xml:space="preserve">hal-04501335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprender a partir da co-análise das suas próprias práticas : Autoconfronto acompanhado e interformação no domínio do aconselhamento socioeconómico das famílias</w:t>
               </w:r>
@@ -2161,51 +2161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD53AEBE"/>
+    <w:nsid w:val="F4205CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5510-9474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34628/qyym-vw56" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Br&#233;ant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monteiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Grima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.lenzi.2025.01.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04680228v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5510-9474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34628/qyym-vw56" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Br&#233;ant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monteiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Grima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.lenzi.2025.01.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04680228v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>