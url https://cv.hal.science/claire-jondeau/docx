--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -1062,519 +1062,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprender a partir da co-análise das suas próprias práticas : Autoconfronto acompanhado e interformação no domínio do aconselhamento socioeconómico das famílias</w:t>
+                <w:t xml:space="preserve">Session de co-analyse de données conversationnelles (Data Session), précédée d’une brève introduction et suivie d’un débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouyer-Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Education and Training : Thinking education in transition times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Educação da Universidade de Lisboa, Jul 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque International GIS Hybrida-IS : Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche (Hybrida-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Askoria; GIS Hybrida-IS, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487186v1</w:t>
+                <w:t xml:space="preserve">hal-04487343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session de co-analyse de données conversationnelles (Data Session), précédée d’une brève introduction et suivie d’un débat</w:t>
+                <w:t xml:space="preserve">Enregistrer et analyser un dispositif d'autoconfrontation accompagnée en ligne à partir d'enregistrements d'entretiens téléphoniques d'accompagnement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balp</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International GIS Hybrida-IS : Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche (Hybrida-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Askoria; GIS Hybrida-IS, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC 2022 : Interactions Multimodales Par ÉCran - L'espace au prisme des écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487343v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrer et analyser un dispositif d'autoconfrontation accompagnée en ligne à partir d'enregistrements d'entretiens téléphoniques d'accompagnement social</w:t>
+                <w:t xml:space="preserve">Autoconfrontation accompagnée et théorisation-en-acte dans l'un des métiers du travail social : L'accompagnement comme paradigme du Conseil en Économie Sociale Familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouyer-Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMPEC 2022 : Interactions Multimodales Par ÉCran - L'espace au prisme des écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ICAR (CNRS, Université Lyon 2, ENS de Lyon), Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International Hybrida-2022 « Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche » [18-20/05/2022]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Hybrida-IS, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487201v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoconfrontation accompagnée et théorisation-en-acte dans l'un des métiers du travail social : L'accompagnement comme paradigme du Conseil en Économie Sociale Familiale</w:t>
+                <w:t xml:space="preserve">Explicitation et co-analyse conversationnelle dans l’autoconfrontation accompagnée : Heuristicité d’un dispositif de co-recherche praticienne en Économie sociale familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Hybrida-2022 « Transformations des activités et des métiers du secteur social. Travail des frontières dans l'intervention sociale et la recherche » [18-20/05/2022]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Hybrida-IS, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international - L'apport de Pierre Vermersch à l'étude de la subjectivité. Épistémologie, méthodologie, pratique [Colloque Pierre Vermersch]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREX2 - Université Aix-Marseille - CNRS, Oct 2022, Marseille, France. pp.122-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487205v1</w:t>
+                <w:t xml:space="preserve">hal-04487190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicitation et co-analyse conversationnelle dans l’autoconfrontation accompagnée : Heuristicité d’un dispositif de co-recherche praticienne en Économie sociale familiale</w:t>
+                <w:t xml:space="preserve">Aprender a partir da co-análise das suas próprias práticas : Autoconfronto acompanhado e interformação no domínio do aconselhamento socioeconómico das famílias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - L'apport de Pierre Vermersch à l'étude de la subjectivité. Épistémologie, méthodologie, pratique [Colloque Pierre Vermersch]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREX2 - Université Aix-Marseille - CNRS, Oct 2022, Marseille, France. pp.122-130</w:t>
+              <w:t xml:space="preserve">1st International Conference on Education and Training : Thinking education in transition times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Educação da Universidade de Lisboa, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487190v1</w:t>
+                <w:t xml:space="preserve">hal-04487186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2161,51 +2161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4205CA2"/>
+    <w:nsid w:val="06ECDC92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5510-9474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34628/qyym-vw56" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Br&#233;ant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monteiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Grima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.lenzi.2025.01.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04680228v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-jondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5510-9474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34628/qyym-vw56" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Br&#233;ant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Grima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.lenzi.2025.01.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04680228v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>