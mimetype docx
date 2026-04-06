--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -7234,230 +7234,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la teneur en phosphore par la méthode au vert de malachite : adaptation à de petits échantillons végétaux de faible teneur en phosphore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Petibon</w:t>
+                <w:t xml:space="preserve">Intérêt, pour le conseil, du diagnostic de nutrition azotée de prairies de graminées par analyse de plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Jouany</w:t>
+                <w:t xml:space="preserve">J.P. Theau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 43, pp.3-8</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 164, pp.381-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686113v1</w:t>
+                <w:t xml:space="preserve">hal-02698711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt, pour le conseil, du diagnostic de nutrition azotée de prairies de graminées par analyse de plante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Détermination de la teneur en phosphore par la méthode au vert de malachite : adaptation à de petits échantillons végétaux de faible teneur en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Petibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Theau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 164, pp.381-395</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698711v1</w:t>
+                <w:t xml:space="preserve">hal-02686113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et dynamique des prairies permanentes. Exemple des Pyrénées centrales</w:t>
               </w:r>
@@ -7495,51 +7495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 153, pp.97-113</w:t>
@@ -9242,51 +9242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126249" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Luna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casta&#241;eda del Alamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.10.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nawara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lajeunesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.12.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Theau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5L7CG7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Suomela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0628-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Ml&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ml&#224;dek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Hejduk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hejcman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12464" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7160/sab.2014.450201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Six" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zkn9-3688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sarateanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Stroia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicu&#8211;gabriel Arsene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Neacsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis F. de Quadros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Frizzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/08-016.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NVJ2LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciprian Stroia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM37K9T9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0b013e31806db59e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petibon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/05-031R2.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CSS-120017839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686113v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(87)90508-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HG5NXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6622(87)80152-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084C0N8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fletcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Holtzclaw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1984.03615995004800050014x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Le Vesque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700060004x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Hotzclaw" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Page" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700050015x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404604.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-3-642-15270-2/#section=810361&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126249" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Luna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casta&#241;eda del Alamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.10.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nawara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lajeunesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.12.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Theau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5L7CG7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Suomela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0628-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Ml&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ml&#224;dek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Hejduk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hejcman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12464" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7160/sab.2014.450201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Six" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zkn9-3688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sarateanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Stroia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicu&#8211;gabriel Arsene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Neacsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis F. de Quadros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Frizzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/08-016.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NVJ2LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciprian Stroia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM37K9T9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0b013e31806db59e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petibon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/05-031R2.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CSS-120017839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(87)90508-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HG5NXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6622(87)80152-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084C0N8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fletcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Holtzclaw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1984.03615995004800050014x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Le Vesque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700060004x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Hotzclaw" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Page" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700050015x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404604.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-3-642-15270-2/#section=810361&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>