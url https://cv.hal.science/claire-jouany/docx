--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1931,419 +1931,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root functional trait syndromes and plasticity drive the ability of grassland Fabaceae to tolerate water and phosphorus shortage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant-functional-type approach tailored for stakeholders involved in field studies to predict forage services and plant biodiversity provided by grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catrice</w:t>
+                <w:t xml:space="preserve">M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delbrut</w:t>
+                <w:t xml:space="preserve">J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Luzarreta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (1), pp.2--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637879v1</w:t>
+                <w:t xml:space="preserve">hal-01704638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant-functional-type approach tailored for stakeholders involved in field studies to predict forage services and plant biodiversity provided by grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Duru</w:t>
+                <w:t xml:space="preserve">Hierarchical traits distances explain grassland Fabaceae species' ecological niches distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Cruz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01704638v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical traits distances explain grassland Fabaceae species' ecological niches distances</w:t>
+                <w:t xml:space="preserve">Root functional trait syndromes and plasticity drive the ability of grassland Fabaceae to tolerate water and phosphorus shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delbrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Luzarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631702v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil test phosphorus and cumulative phosphorus budgets in fertilized grassland</w:t>
               </w:r>
@@ -2989,467 +2989,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of root functional trait values and plasticity drive early-stage competition for water and phosphorus among grasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Les messages fondamentaux sur prairies et cultures annuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Soenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Volonté Paysanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 octobre, pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636860v1</w:t>
+                <w:t xml:space="preserve">hal-02629989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les messages fondamentaux sur prairies et cultures annuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Six</w:t>
+                <w:t xml:space="preserve">Hierarchy of root functional trait values and plasticity drive early-stage competition for water and phosphorus among grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Soenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volonté Paysanne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.1030-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629989v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bilans de phosphore majoritairement négatifs pour les systèmes de grandes cultures biologiques sans élevage en Midi-Pyrénées. Quels impacts sur le phosphore biodisponible des sols et l’état de nutrition des cultures ?</w:t>
+                <w:t xml:space="preserve">Développer, maintenir et pérenniser le potentiel des prairies permanentes : outils et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colomb</w:t>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Prieur</w:t>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213, pp.21 - 34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607457v1</w:t>
+                <w:t xml:space="preserve">hal-02646683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer, maintenir et pérenniser le potentiel des prairies permanentes : outils et techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Functional ecology for evaluating and predicting the aptitude of permanent grassland to provide services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 213, pp.21 - 34</w:t>
+              <w:t xml:space="preserve">, 2013, 213, pp.21--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646683v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and leaf functional trait relations in Poaceae species: implications of differing resource-acquisition strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3468,266 +3485,249 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.211 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jpe/rts034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ecology for evaluating and predicting the aptitude of permanent grassland to provide services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Duru</w:t>
+                <w:t xml:space="preserve">Des bilans de phosphore majoritairement négatifs pour les systèmes de grandes cultures biologiques sans élevage en Midi-Pyrénées. Quels impacts sur le phosphore biodisponible des sols et l’état de nutrition des cultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Cruz</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/zkn9-3688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704645v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner des recherches en agroécologie et des dispositifs participatifs pour construire des outils d'évaluation des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (3), pp.223-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,64 +3761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser les services fourragers des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,592 +4092,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Herb’type© : un nouvel outil pour évaluer les services de production fournis par les prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.319-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664099v1</w:t>
+                <w:t xml:space="preserve">hal-02664835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herb’type© : un nouvel outil pour évaluer les services de production fournis par les prairies permanentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (4), pp.319-332</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664835v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Une méthode simplifiée de relevé botanique pour une caractérisation agronomique des prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Carre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Delphine Fallour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664658v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simplifiée de relevé botanique pour une caractérisation agronomique des prairies permanentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fallour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Lecloux</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.19-25</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665360v1</w:t>
+                <w:t xml:space="preserve">hal-02664099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie fonctionnelle de graminées fourragères pérennes : une classification multitraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 201, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4827,90 +4827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for assessing the impact of different disturbances and nutrient conditions upon functional characteristics of grassland communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ansquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Luis F. de Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Frizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,77 +5117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Stroia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 197, pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,90 +5467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling above-ground herbage mass for a wide range of grassland community types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ansquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-site study to classify semi-natural grassland types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,77 +5759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies de prairies riches en espèces en vue d'évaluer leur valeur d'usage: bases agro-écologiques et exemples d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,64 +5897,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements d'études sur prairies permanentes mobiliser pour implanter et gérer les prairies plurispécifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Petibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,51 +6626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Leaf Traits to Rank Native Grasses According to Their Nutritive Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouda Al Haj Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Petibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Petibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (3), pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7128,77 +7128,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour caractériser les prairies naturelles et leur valeur d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7240,51 +7240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt, pour le conseil, du diagnostic de nutrition azotée de prairies de graminées par analyse de plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,51 +7443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et dynamique des prairies permanentes. Exemple des Pyrénées centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7581,51 +7581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of potassium fertilization on yields and fertility status of calcareous soils of south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7752,191 +7752,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy of clay-synthetic humic acid complexes from contact angle measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the wetting properties of air-dried peats and composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 39 (1), pp.43-49</w:t>
+              <w:t xml:space="preserve">Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 152 (2), pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703309v1</w:t>
+                <w:t xml:space="preserve">hal-02703706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the wetting properties of air-dried peats and composts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface energy of clay-synthetic humic acid complexes from contact angle measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.M. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 152 (2), pp.100-107</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39 (1), pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703706v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of Fe and Ca humates</w:t>
               </w:r>
@@ -8779,51 +8779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus in action : Biological Processes in Soil Phosphorus Cycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100 (2 ème ed.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9242,51 +9242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126249" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Luna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casta&#241;eda del Alamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.10.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nawara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lajeunesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.12.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Theau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5L7CG7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Suomela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0628-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Ml&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ml&#224;dek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Hejduk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hejcman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12464" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7160/sab.2014.450201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Six" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zkn9-3688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sarateanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Stroia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicu&#8211;gabriel Arsene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Neacsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis F. de Quadros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Frizzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/08-016.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NVJ2LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciprian Stroia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM37K9T9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0b013e31806db59e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petibon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/05-031R2.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CSS-120017839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(87)90508-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HG5NXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6622(87)80152-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084C0N8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fletcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Holtzclaw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1984.03615995004800050014x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Le Vesque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700060004x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Hotzclaw" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Page" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700050015x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404604.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-3-642-15270-2/#section=810361&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126249" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Luna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casta&#241;eda del Alamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.10.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nawara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lajeunesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.12.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Theau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5L7CG7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Suomela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0628-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Ml&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ml&#224;dek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Hejduk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hejcman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12464" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7160/sab.2014.450201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Six" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Theau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zkn9-3688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sarateanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Stroia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicu&#8211;gabriel Arsene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Neacsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis F. de Quadros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Frizzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/08-016.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NVJ2LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciprian Stroia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM37K9T9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0b013e31806db59e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petibon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/05-031R2.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CSS-120017839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(87)90508-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HG5NXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6622(87)80152-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084C0N8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fletcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Holtzclaw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1984.03615995004800050014x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Le Vesque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700060004x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Hotzclaw" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Page" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700050015x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404604.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-3-642-15270-2/#section=810361&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>