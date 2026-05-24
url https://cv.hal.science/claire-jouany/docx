--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2073,277 +2073,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical traits distances explain grassland Fabaceae species' ecological niches distances</w:t>
+                <w:t xml:space="preserve">Root functional trait syndromes and plasticity drive the ability of grassland Fabaceae to tolerate water and phosphorus shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delbrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Luzarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00063⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631702v1</w:t>
+                <w:t xml:space="preserve">hal-02637879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root functional trait syndromes and plasticity drive the ability of grassland Fabaceae to tolerate water and phosphorus shortage</w:t>
+                <w:t xml:space="preserve">Hierarchical traits distances explain grassland Fabaceae species' ecological niches distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02637879v1</w:t>
+                <w:t xml:space="preserve">hal-02631702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil test phosphorus and cumulative phosphorus budgets in fertilized grassland</w:t>
               </w:r>
@@ -2989,226 +2989,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les messages fondamentaux sur prairies et cultures annuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Six</w:t>
+                <w:t xml:space="preserve">Hierarchy of root functional trait values and plasticity drive early-stage competition for water and phosphorus among grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Soenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volonté Paysanne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.1030-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629989v1</w:t>
+                <w:t xml:space="preserve">hal-02636860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of root functional trait values and plasticity drive early-stage competition for water and phosphorus among grasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Les messages fondamentaux sur prairies et cultures annuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Soenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Volonté Paysanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 octobre, pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636860v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer, maintenir et pérenniser le potentiel des prairies permanentes : outils et techniques</w:t>
               </w:r>
@@ -3309,164 +3309,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ecology for evaluating and predicting the aptitude of permanent grassland to provide services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Duru</w:t>
+                <w:t xml:space="preserve">Des bilans de phosphore majoritairement négatifs pour les systèmes de grandes cultures biologiques sans élevage en Midi-Pyrénées. Quels impacts sur le phosphore biodisponible des sols et l’état de nutrition des cultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Cruz</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/zkn9-3688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704645v1</w:t>
+                <w:t xml:space="preserve">hal-01607457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and leaf functional trait relations in Poaceae species: implications of differing resource-acquisition strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3485,180 +3468,197 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.211 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jpe/rts034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bilans de phosphore majoritairement négatifs pour les systèmes de grandes cultures biologiques sans élevage en Midi-Pyrénées. Quels impacts sur le phosphore biodisponible des sols et l’état de nutrition des cultures ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colomb</w:t>
+                <w:t xml:space="preserve">Functional ecology for evaluating and predicting the aptitude of permanent grassland to provide services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Prieur</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213, pp.21--34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607457v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner des recherches en agroécologie et des dispositifs participatifs pour construire des outils d'évaluation des prairies permanentes</w:t>
               </w:r>
@@ -4092,510 +4092,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herb’type© : un nouvel outil pour évaluer les services de production fournis par les prairies permanentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (4), pp.319-332</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664835v1</w:t>
+                <w:t xml:space="preserve">hal-02664658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Herb’type© : un nouvel outil pour évaluer les services de production fournis par les prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.319-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664658v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simplifiée de relevé botanique pour une caractérisation agronomique des prairies permanentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fallour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Lecloux</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.19-25</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665360v1</w:t>
+                <w:t xml:space="preserve">hal-02664099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Une méthode simplifiée de relevé botanique pour une caractérisation agronomique des prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
+                <w:t xml:space="preserve">Delphine Fallour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664099v1</w:t>
+                <w:t xml:space="preserve">hal-02665360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie fonctionnelle de graminées fourragères pérennes : une classification multitraits</w:t>
               </w:r>
@@ -5506,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ansquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-site study to classify semi-natural grassland types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7141,51 +7141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7581,51 +7581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of potassium fertilization on yields and fertility status of calcareous soils of south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7752,191 +7752,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the wetting properties of air-dried peats and composts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface energy of clay-synthetic humic acid complexes from contact angle measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.M. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 152 (2), pp.100-107</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39 (1), pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703706v1</w:t>
+                <w:t xml:space="preserve">hal-02703309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy of clay-synthetic humic acid complexes from contact angle measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the wetting properties of air-dried peats and composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 39 (1), pp.43-49</w:t>
+              <w:t xml:space="preserve">Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 152 (2), pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703309v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of Fe and Ca humates</w:t>
               </w:r>
@@ -9242,51 +9242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126249" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Luna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casta&#241;eda del Alamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.10.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nawara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lajeunesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.12.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Theau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5L7CG7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Suomela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0628-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Ml&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ml&#224;dek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Hejduk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hejcman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12464" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7160/sab.2014.450201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Six" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Theau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zkn9-3688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sarateanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Stroia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicu&#8211;gabriel Arsene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Neacsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis F. de Quadros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Frizzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/08-016.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NVJ2LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciprian Stroia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM37K9T9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0b013e31806db59e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petibon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/05-031R2.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CSS-120017839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(87)90508-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HG5NXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6622(87)80152-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084C0N8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fletcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Holtzclaw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1984.03615995004800050014x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Le Vesque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700060004x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Hotzclaw" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Page" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700050015x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404604.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-3-642-15270-2/#section=810361&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126249" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Luna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casta&#241;eda del Alamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.10.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nawara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Dael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lajeunesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.12.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Theau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5L7CG7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Suomela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0628-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Ml&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ml&#224;dek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Hejduk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hejcman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12464" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7160/sab.2014.450201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Six" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607457v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zkn9-3688" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2009.0135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sarateanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Stroia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicu&#8211;gabriel Arsene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Neacsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis F. de Quadros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Frizzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/08-016.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NVJ2LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciprian Stroia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM37K9T9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0b013e31806db59e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petibon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/05-031R2.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitbon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CSS-120017839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(87)90508-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HG5NXN5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6622(87)80152-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084C0N8V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fletcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Holtzclaw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1984.03615995004800050014x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Le Vesque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700060004x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M Hotzclaw" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Page" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1983.03615995004700050015x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404604.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-3-642-15270-2/#section=810361&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>