--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -451,2394 +451,2394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Linda L. Carroll, Commerce, Peace, and The Arts in Renaissance Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1103-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/695192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dire et faire le commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 119 (119), pp.9-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.119.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.119.0007⟩</w:t>
+                <w:t xml:space="preserve">hal-02025803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment être vénitien ? Identification des immigrants et « droit d’habiter » à Venise au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Salzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.69-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.642.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment être vénitien ? Identification des immigrants et « droit d’habiter » à Venise au XVIe siècle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Description ou traicté du gouvernement et regime de la cité et Seigneurie de Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.747-749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Natalie Rothman, Brokering Empire : Trans-Imperial Subjects between Venice and Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.396-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Larry Wolff, Paolina’s Innocence : Child Abuse in Casanova’s Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.811-813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.764-766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple est la cité'. L'idée de popolo et la condition des popolani à Venise (XVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Salzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1113-1140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.230-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Description ou traicté du gouvernement et regime de la cité et Seigneurie de Venise</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'Public' and the 'Private' in sixteenth-century Venice : from Medieval Economy to Early Modern State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.76-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Language and Statecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.148-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: L'Arsenale di Venezia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modern Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.408-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: I vascelli della Serenissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.703-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational naming conventions : historicity, actors, interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Hanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.82-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de:Famille, genre, transmission à Venise au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.747-749</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.396-397</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Marriage, Manners and Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.811-813</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persone private, discorsi publici. Le relazioni degli ambasciatori veneti e l'espressione del sé nel Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale di Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Bougie, port maghrébin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.764-766</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: The Justice of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1113-1140</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Florence et la Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.230-232</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impossible discours aux formes de l'action. La fidélité politique à Venise, XVe-XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, t. 118, pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: « Considerans fragilitatem humanae naturae… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.76-94</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources politiques et action économique : les conduites stratégiques des patriciens vénitiens face à la crise de la navigation publique (fin XVe-début XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, t. 112 (4), pp.127-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.408-409</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre gestion privée et contrôle public : les transports maritimes à Venise à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Family Memoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.703-704</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abandon de la navigation de ligne : les enjeux d'un processus économique (Venise, fin XVe siècle-début XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Veneziani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47, pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Michel de Certeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (4), pp.82-102</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Le Bel aujourd’hui de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.148-149</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Identité, mariage, mobilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures, enjeux et fonctions du testament à Venise aux confins du Moyen Âge et des Temps modernes. Le cas du patriciat marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, t. 108 (3-4), pp.527-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : “ De hac vita transire ”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navires, terres et bons d'État : les exigences publiques d'activités économiques privées dans la Venise de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1073 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00154367v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02151473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du patriciat dans la gestion des galères marchandes à Venise au début du seizième siècle</w:t>
               </w:r>
@@ -3139,1243 +3139,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Dés)ordres écologiques, (dés)ordres sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre pouvoirs publics et communautés d’habitants : la gestion de la pollution de l’eau dans la lagune de Venise à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54e Congrès de la SHMESP « Environnement et sociétés au Moyen Age »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cosa sapeva la gente? Studiare i “savoirs sociaux” degli abitanti di Venezia alla fine del Medioevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circolo medievistico romano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages sociaux et politiques du droit : pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général du Lassp (IEP Toulouse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de Grabiela Rojas Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Venice in Question (online seminar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux peuvent-ils être des corps ? Appartenances communautaires, ressources et espaces dans la lagune de Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incorporation et désincorporation dans les sociétés méditerranéennes (xvie-xixe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, Nov 2022, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political conflicts, popular politics and ordinary politicization: how did ordinary inhabitants interact in medieval urban politics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-allemand d’histoire médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordinary Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHIS, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter et tirer au sort à Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Objets et pratiques démocratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2021, Créteil (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et faire le commun. Les politisations ordinaires du XVIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHESS « Mondes américains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Murano. Du tumulte à la révolte des boules de neige (lagune de Venise, XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Against taxes: Tax revolts in Europe (14th-16th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gérone, Jan 2020, Gérone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences politiques et pratiques ordinaires du pouvoir à Venise à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « L’autorité dans la ville du Moyen Age à nos jours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Nov 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech and Action in Renaissance Venice: stories from the Avogaria di Comun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making Stories in the Early Modern World. An international conference in honour of Elizabeth and Tom Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto, Nov 2019, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Revolts and Representation: Could Ordinary People be Political Actors? The Case of Renaissance Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York University, Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, New york, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everyday Politics of the ‘People’ of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée, Duke University, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Durham (NC), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Social Expertise. Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Expertise and Political Decisions in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkbeck College, May 2019, Londres (Grande Bretagne), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Microhistory of Economic Practices in Italy: Affixing Value in Opaque Markets. Discussions. How to estimate people and things ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Society of America, Toronto, Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSA, Mar 2019, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales et la question des déterminismes biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...1129 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5223,181 +5223,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre envasement et pollution : la lagune de Venise menacée à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et sociétés au Moyen Age, 54e Congrès de la Société des historiens médiévistes de l’enseignement supérieur public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.169-183, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">At the neighbour’s window. From gossip to social knowledge in sixteenth-century Venice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making Stories in Early Modern Italy and Beyond. In Honour of Libby and Tom Cohen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Reformation and Renaissance Studies, pp.155-172, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04496290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Le théâtre du monde’. Rituels et représentations sociales dans les images vénitiennes de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mer pour les réunir tous. Etudes sur l’histoire de la Méditerranée (IXe -XVIIe siècle) offertes à Bernard Doumerc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.15-24, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04496307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagining Social and Political Relations in the View: from Piazza San Marco to Murano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5413,1413 +5482,1344 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A View of Venice. Portrait of a Renaissance City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Duke University Press, pp.284-294, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04496299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.169-183, 2024</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les révoltes médiévales : généalogies impossibles et héritages complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.187-198, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Penser les révoltes médiévales : généalogies impossibles et héritages complexes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senses of neighbourhood (vicinanza) in sixteenth-century Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Experience of Neighbourhood in Late Medieval and Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.48-60, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political participation and ordinary politicization in Renaissance Venice. Was the popolo a political actor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Politics in an Aristocratic Republic. Political Conflict and Social Contestation in Late Medieval and Early Modern Venice (Venice, 13th-18th century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.69-87, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducal Elections, Institutional Usages, and Popular Practices: Drawing Lots in the Republic of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortition and Democracy. History, Tools, theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprint Academic, pp.221-236, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos - L’histoire à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.187-198, 2023</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacharsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-11, 2018, 9791092011616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.48-60, 2021</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il fait bon voir de tout leur sénat ballotter”. The ubiquity of voting in late medieval and Renaissance Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serena Ferente, Lovro Kunčević, Miles Pattenden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of Voting in Pre-modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-256, 2018, 9781138568181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.69-87, 2020</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre politique et participation du peuple. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noémie Villacèque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’Assemblée comme au théâtre. Pratiques délibératives des Anciens, perceptions et résonances modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-240, 2018, 978-2-7535-7311-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Imprint Academic, pp.221-236, 2019</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Urban Culture of the Ordinary People. Space and Identity in Renaissance Venice (fifteenth-sixteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Brown; Jan Dumolyn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Urban Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-40, 2017, 978-2-503-57742-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos - L’histoire à venir</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique du pouvoir et agents subalternes. Construire, respecter, contourner l'ordre politique (Murano, XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloïse Hermant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir contourné. Infléchir et subvertir l’autorité à l’âge moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-191, 2016, 978-2-406-05827-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicing Popular Politics: The comandatore of the Community of Murano in the Sixteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefano Dall’Aglio; Brian Richardson; Massimo Rospocher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voices and Texts in Early Modern Italian Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-51, 2016, 9780367882136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la domination à la capacité d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">L’histoire à venir</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloise Hermant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir contourné. Infléchir et subvertir l’autorité à l’âge moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-11, 2018, 9791092011616</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-251, 2016, 978-2-406-05827-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Cultures of Voting in Pre-modern Europe</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion civique et ordre social à Venise (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cité cultuelle. Rendre à Dieu ce qui revient à César</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.242-256, 2018, 9781138568181</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-41, 2015, 9782811113315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-240, 2018, 978-2-7535-7311-6</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre contesté. Formes, objets et discours de l’action politique des gens ordinaires à Venise (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Challet, Jan Dumolyn, Jelle Haemers et Hipólito Rafael Oliva Herrer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Voices of the People in Medieval Political Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.215-232, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-40, 2017, 978-2-503-57742-5</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière rapprochée. La société vénitienne au temps de la ligue de Cambrai (1508-1516)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand et Natividad Planas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés de frontière de la Méditerranée à l'Atlantique (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.125-137, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-51, 2016, 9780367882136</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Broglio à Rialto : cris et chuchotements dans l'espace public à Venise, au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Boucheron, N. Offenstadt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace public au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.119-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-251, 2016, 978-2-406-05827-4</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relazioni des ambassadeurs vénitiens ou l'expression du for privé dans des documents publics (XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Mouysset, Jean-Pierre Bardet, Jean-François Ruggiu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Car c'est moy que je peins. Ecritures de soi, individus et liens sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Méridiennes, pp.205-220, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...386 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00962313v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00962310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions. Pour une 'grammaire' de la nomination professionnelle : acteurs, pratiques, situations</w:t>
               </w:r>
@@ -7287,51 +7287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.99" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Johnson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pastj/gtae036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Salzberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.642.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doumerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van Gelder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Revolt-of-Snowballs-Murano-Confronts-Venice-1511/Lariviere/p/book/9781138066069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/la-revolte-des-boules-de-neige-9782213678146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/L-histoire-a-venir#:~:text=Au%20long%20de%20deux%20conf%C3%A9rences,en%20d%C3%A9voiler%20toutes%20les%20promesses." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultures-of-Voting-in-Pre-modern-Europe/Ferente-Kuncevic-Pattenden/p/book/9781138568181#:~:text=Editor(s)%20Reviews-,Book%20Description,%2D%20and%20inter%2Dcommunal%20relationships." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503577425-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Voices-and-Texts-in-Early-Modern-Italian-Society/DallAglio-Richardson-Rospocher/p/book/9780367882136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-pouvoir-contourne-inflechir-et-subvertir-l-autorite-a-l-age-moderne.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/recherches-internationales/2899-la-cite-cultuelle-rendre-a-dieu-ce-qui-revient-a-cesar-9782811113315.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962313v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.99" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Johnson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pastj/gtae036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Salzberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.642.0069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doumerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van Gelder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Revolt-of-Snowballs-Murano-Confronts-Venice-1511/Lariviere/p/book/9781138066069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/la-revolte-des-boules-de-neige-9782213678146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/L-histoire-a-venir#:~:text=Au%20long%20de%20deux%20conf%C3%A9rences,en%20d%C3%A9voiler%20toutes%20les%20promesses." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultures-of-Voting-in-Pre-modern-Europe/Ferente-Kuncevic-Pattenden/p/book/9781138568181#:~:text=Editor(s)%20Reviews-,Book%20Description,%2D%20and%20inter%2Dcommunal%20relationships." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503577425-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-pouvoir-contourne-inflechir-et-subvertir-l-autorite-a-l-age-moderne.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Voices-and-Texts-in-Early-Modern-Italian-Society/DallAglio-Richardson-Rospocher/p/book/9780367882136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/recherches-internationales/2899-la-cite-cultuelle-rendre-a-dieu-ce-qui-revient-a-cesar-9782811113315.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>