--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -451,2394 +451,2394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire et faire le commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 119 (119), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.119.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment être vénitien ? Identification des immigrants et « droit d’habiter » à Venise au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Salzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.69-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.642.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Linda L. Carroll, Commerce, Peace, and The Arts in Renaissance Venice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1103-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/695192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dire et faire le commun</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Description ou traicté du gouvernement et regime de la cité et Seigneurie de Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.747-749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Natalie Rothman, Brokering Empire : Trans-Imperial Subjects between Venice and Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.396-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Larry Wolff, Paolina’s Innocence : Child Abuse in Casanova’s Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.811-813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple est la cité'. L'idée de popolo et la condition des popolani à Venise (XVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.119.0007⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosa Salzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1113-1140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment être vénitien ? Identification des immigrants et « droit d’habiter » à Venise au XVIe siècle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.764-766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.230-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'Public' and the 'Private' in sixteenth-century Venice : from Medieval Economy to Early Modern State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.76-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: L'Arsenale di Venezia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modern Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.408-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: I vascelli della Serenissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.703-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational naming conventions : historicity, actors, interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Hanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.82-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Description ou traicté du gouvernement et regime de la cité et Seigneurie de Venise</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Language and Statecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.148-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de:Famille, genre, transmission à Venise au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.747-749</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.396-397</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Marriage, Manners and Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.811-813</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persone private, discorsi publici. Le relazioni degli ambasciatori veneti e l'espressione del sé nel Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale di Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Bougie, port maghrébin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.764-766</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: The Justice of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1113-1140</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Florence et la Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.230-232</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impossible discours aux formes de l'action. La fidélité politique à Venise, XVe-XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, t. 118, pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: « Considerans fragilitatem humanae naturae… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.76-94</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources politiques et action économique : les conduites stratégiques des patriciens vénitiens face à la crise de la navigation publique (fin XVe-début XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, t. 112 (4), pp.127-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.148-149</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre gestion privée et contrôle public : les transports maritimes à Venise à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Family Memoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.408-409</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abandon de la navigation de ligne : les enjeux d'un processus économique (Venise, fin XVe siècle-début XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Veneziani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47, pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Le Bel aujourd’hui de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.703-704</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Identité, mariage, mobilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (4), pp.82-102</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Michel de Certeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures, enjeux et fonctions du testament à Venise aux confins du Moyen Âge et des Temps modernes. Le cas du patriciat marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, t. 108 (3-4), pp.527-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navires, terres et bons d'État : les exigences publiques d'activités économiques privées dans la Venise de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.123-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : “ De hac vita transire ”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...1143 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151473v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00154367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du patriciat dans la gestion des galères marchandes à Venise au début du seizième siècle</w:t>
               </w:r>
@@ -3139,1243 +3139,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cosa sapeva la gente? Studiare i “savoirs sociaux” degli abitanti di Venezia alla fine del Medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circolo medievistico romano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre pouvoirs publics et communautés d’habitants : la gestion de la pollution de l’eau dans la lagune de Venise à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54e Congrès de la SHMESP « Environnement et sociétés au Moyen Age »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages sociaux et politiques du droit : pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général du Lassp (IEP Toulouse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Dés)ordres écologiques, (dés)ordres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Espace des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers (Université de Poitiers), France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de Grabiela Rojas Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Venice in Question (online seminar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux peuvent-ils être des corps ? Appartenances communautaires, ressources et espaces dans la lagune de Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incorporation et désincorporation dans les sociétés méditerranéennes (xvie-xixe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, Nov 2022, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordinary Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHIS, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political conflicts, popular politics and ordinary politicization: how did ordinary inhabitants interact in medieval urban politics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-allemand d’histoire médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter et tirer au sort à Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Objets et pratiques démocratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2021, Créteil (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et faire le commun. Les politisations ordinaires du XVIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHESS « Mondes américains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Murano. Du tumulte à la révolte des boules de neige (lagune de Venise, XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Against taxes: Tax revolts in Europe (14th-16th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gérone, Jan 2020, Gérone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech and Action in Renaissance Venice: stories from the Avogaria di Comun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making Stories in the Early Modern World. An international conference in honour of Elizabeth and Tom Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto, Nov 2019, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Revolts and Representation: Could Ordinary People be Political Actors? The Case of Renaissance Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York University, Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, New york, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everyday Politics of the ‘People’ of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée, Duke University, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Durham (NC), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Social Expertise. Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Expertise and Political Decisions in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkbeck College, May 2019, Londres (Grande Bretagne), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Microhistory of Economic Practices in Italy: Affixing Value in Opaque Markets. Discussions. How to estimate people and things ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Society of America, Toronto, Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSA, Mar 2019, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences politiques et pratiques ordinaires du pouvoir à Venise à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « L’autorité dans la ville du Moyen Age à nos jours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Nov 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales et la question des déterminismes biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...978 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5223,1229 +5223,1229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">At the neighbour’s window. From gossip to social knowledge in sixteenth-century Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making Stories in Early Modern Italy and Beyond. In Honour of Libby and Tom Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Reformation and Renaissance Studies, pp.155-172, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Le théâtre du monde’. Rituels et représentations sociales dans les images vénitiennes de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une mer pour les réunir tous. Etudes sur l’histoire de la Méditerranée (IXe -XVIIe siècle) offertes à Bernard Doumerc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.15-24, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagining Social and Political Relations in the View: from Piazza San Marco to Murano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartje van Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A View of Venice. Portrait of a Renaissance City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University Press, pp.284-294, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre envasement et pollution : la lagune de Venise menacée à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et sociétés au Moyen Age, 54e Congrès de la Société des historiens médiévistes de l’enseignement supérieur public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.169-183, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Reformation and Renaissance Studies, pp.155-172, 2024</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les révoltes médiévales : généalogies impossibles et héritages complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.187-198, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.15-24, 2024</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senses of neighbourhood (vicinanza) in sixteenth-century Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Experience of Neighbourhood in Late Medieval and Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.48-60, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Imagining Social and Political Relations in the View: from Piazza San Marco to Murano</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political participation and ordinary politicization in Renaissance Venice. Was the popolo a political actor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Politics in an Aristocratic Republic. Political Conflict and Social Contestation in Late Medieval and Early Modern Venice (Venice, 13th-18th century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.69-87, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducal Elections, Institutional Usages, and Popular Practices: Drawing Lots in the Republic of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortition and Democracy. History, Tools, theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprint Academic, pp.221-236, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos - L’histoire à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Duke University Press, pp.284-294, 2024</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacharsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-11, 2018, 9791092011616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser les révoltes médiévales : généalogies impossibles et héritages complexes</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il fait bon voir de tout leur sénat ballotter”. The ubiquity of voting in late medieval and Renaissance Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serena Ferente, Lovro Kunčević, Miles Pattenden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of Voting in Pre-modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-256, 2018, 9781138568181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre politique et participation du peuple. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noémie Villacèque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’Assemblée comme au théâtre. Pratiques délibératives des Anciens, perceptions et résonances modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-240, 2018, 978-2-7535-7311-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Urban Culture of the Ordinary People. Space and Identity in Renaissance Venice (fifteenth-sixteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Brown; Jan Dumolyn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Urban Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-40, 2017, 978-2-503-57742-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicing Popular Politics: The comandatore of the Community of Murano in the Sixteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefano Dall’Aglio; Brian Richardson; Massimo Rospocher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voices and Texts in Early Modern Italian Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-51, 2016, 9780367882136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la domination à la capacité d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.187-198, 2023</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloise Hermant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir contourné. Infléchir et subvertir l’autorité à l’âge moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-251, 2016, 978-2-406-05827-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.48-60, 2021</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique du pouvoir et agents subalternes. Construire, respecter, contourner l'ordre politique (Murano, XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloïse Hermant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir contourné. Infléchir et subvertir l’autorité à l’âge moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-191, 2016, 978-2-406-05827-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...576 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025817v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">halshs-02151442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion civique et ordre social à Venise (XVe-XVIe siècles)</w:t>
               </w:r>
@@ -7287,51 +7287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.99" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Johnson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pastj/gtae036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Salzberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.642.0069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doumerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van Gelder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Revolt-of-Snowballs-Murano-Confronts-Venice-1511/Lariviere/p/book/9781138066069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/la-revolte-des-boules-de-neige-9782213678146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/L-histoire-a-venir#:~:text=Au%20long%20de%20deux%20conf%C3%A9rences,en%20d%C3%A9voiler%20toutes%20les%20promesses." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultures-of-Voting-in-Pre-modern-Europe/Ferente-Kuncevic-Pattenden/p/book/9781138568181#:~:text=Editor(s)%20Reviews-,Book%20Description,%2D%20and%20inter%2Dcommunal%20relationships." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503577425-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-pouvoir-contourne-inflechir-et-subvertir-l-autorite-a-l-age-moderne.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Voices-and-Texts-in-Early-Modern-Italian-Society/DallAglio-Richardson-Rospocher/p/book/9780367882136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/recherches-internationales/2899-la-cite-cultuelle-rendre-a-dieu-ce-qui-revient-a-cesar-9782811113315.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.99" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Johnson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pastj/gtae036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Salzberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.642.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doumerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van Gelder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Revolt-of-Snowballs-Murano-Confronts-Venice-1511/Lariviere/p/book/9781138066069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/la-revolte-des-boules-de-neige-9782213678146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/L-histoire-a-venir#:~:text=Au%20long%20de%20deux%20conf%C3%A9rences,en%20d%C3%A9voiler%20toutes%20les%20promesses." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultures-of-Voting-in-Pre-modern-Europe/Ferente-Kuncevic-Pattenden/p/book/9781138568181#:~:text=Editor(s)%20Reviews-,Book%20Description,%2D%20and%20inter%2Dcommunal%20relationships." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503577425-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Voices-and-Texts-in-Early-Modern-Italian-Society/DallAglio-Richardson-Rospocher/p/book/9780367882136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-pouvoir-contourne-inflechir-et-subvertir-l-autorite-a-l-age-moderne.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/recherches-internationales/2899-la-cite-cultuelle-rendre-a-dieu-ce-qui-revient-a-cesar-9782811113315.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>