--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -66,1805 +66,1943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal diversity and genetic architecture of pyrantel resistance in Cylicocyclus nassatus, the most abundant horse parasite</w:t>
+                <w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Courtot</w:t>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Serreau</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e69. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197483v1</w:t>
+                <w:t xml:space="preserve">hal-05606755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
+                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Milhes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268512v1</w:t>
+                <w:t xml:space="preserve">hal-05391915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal diversity and genetic architecture of pyrantel resistance in Cylicocyclus nassatus, the most abundant horse parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Eché</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391915v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Terzian</w:t>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jules Sabban</w:t>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05039144v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Euclide</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638789v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Guintard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+                <w:t xml:space="preserve">Peter Euclide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonie Barasc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170739v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Courtot</w:t>
+                <w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boisseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (6), pp.957-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078317v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337251v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide Translational Changes Induced by the Prion [PSI+]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baudin-Baillieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Demais</w:t>
+                <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.06.036⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617983v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Two Mating Types: Structure of the Mating Type Locus and Its Role in Heterokaryosis in Podospora anserina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide Translational Changes Induced by the Prion [PSI+]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baudin-Baillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grognet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Coppin</w:t>
+                <w:t xml:space="preserve">Stéphane Demais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.113.159988⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.439-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153569v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maintaining Two Mating Types: Structure of the Mating Type Locus and Its Role in Heterokaryosis in Podospora anserina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chan Ho Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.159988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of non-coding RNA in bacteria and archaea using the DETR'PROK Galaxy pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (1), pp.60 - 65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1874,1404 +2012,1404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Calling 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432803v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432840v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Eché</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Birbes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t>
+              <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539396v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Birbes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541316v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3281,279 +3419,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability of the cyathostomin – gut microbiota interactions in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3563,165 +3701,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the nemabiome approach for the study of equine strongylid communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3868,51 +4006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baudin-Baillieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baudin-Baillieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159988" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>