--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,488 +183,488 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606755v1</w:t>
+                <w:t xml:space="preserve">hal-05606755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
+                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391915v1</w:t>
+                <w:t xml:space="preserve">hal-05268512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal diversity and genetic architecture of pyrantel resistance in Cylicocyclus nassatus, the most abundant horse parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Milhes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05268512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
               </w:r>
@@ -745,328 +745,332 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
+                <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Guintard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Peter Euclide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margarita Cano</w:t>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714371v1</w:t>
+                <w:t xml:space="preserve">hal-04638789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Euclide</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638789v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t>
               </w:r>
@@ -1180,829 +1184,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence and annotation of Periconia digitata a hopeful biocontrol agent of phytopathogenic oomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+                <w:t xml:space="preserve">Elena Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Dréau</w:t>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02440-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122201v1</w:t>
+                <w:t xml:space="preserve">hal-04198172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Serreau</w:t>
+                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04078317v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kang Du</w:t>
+                <w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Beille</w:t>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337251v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide Translational Changes Induced by the Prion [PSI+]</w:t>
+                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baudin-Baillieu</w:t>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+                <w:t xml:space="preserve">Kang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Demais</w:t>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.06.036⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617983v1</w:t>
+                <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Two Mating Types: Structure of the Mating Type Locus and Its Role in Heterokaryosis in Podospora anserina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bidard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Chan Ho Tong</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Coppin</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.113.159988⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153569v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide Translational Changes Induced by the Prion [PSI+]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baudin-Baillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Demais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.439-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintaining Two Mating Types: Structure of the Mating Type Locus and Its Role in Heterokaryosis in Podospora anserina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chan Ho Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.159988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of non-coding RNA in bacteria and archaea using the DETR'PROK Galaxy pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (1), pp.60 - 65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2012,51 +2556,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2115,462 +2659,462 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Calling 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2578,775 +3122,775 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541316v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t>
+              <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539396v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,501 +3909,626 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability of the cyathostomin – gut microbiota interactions in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse transcriptomique cellule-unique pour définir les populations cellulaires pluripotentes et extra-embryonnaires et leurs interactions dans le blastocyste porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the nemabiome approach for the study of equine strongylid communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4006,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baudin-Baillieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159988" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bovio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02440-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baudin-Baillieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159988" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>