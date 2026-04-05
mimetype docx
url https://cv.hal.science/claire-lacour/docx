--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -442,585 +442,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three rates of convergence or separation via U-statistics in a dependent framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiparametric inference for mixtures of circular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Duchemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Lacour</w:t>
+                <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.3482-3522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/22-ejs2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603516v1</w:t>
+                <w:t xml:space="preserve">hal-03149434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Greedy Algorithm for Moderately Large Dimensions in Kernel Conditional Density Estimation</w:t>
+                <w:t xml:space="preserve">Concentration inequality for U-statistics of order two for uniformly ergodic Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Lien Jeanne Nguyen</w:t>
+                <w:t xml:space="preserve">Quentin Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3586589.3586843⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.929-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/22-BEJ1485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085677v3</w:t>
+                <w:t xml:space="preserve">hal-03014763v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric inference for mixtures of circular data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform Deconvolution for Poisson Point Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (194), pp.1--36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149434v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration inequality for U-statistics of order two for uniformly ergodic Markov chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Three rates of convergence or separation via U-statistics in a dependent framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (201), pp.1-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/22-BEJ1485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03014763v4</w:t>
+                <w:t xml:space="preserve">hal-03603516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Deconvolution for Poisson Point Processes</w:t>
+                <w:t xml:space="preserve">Adaptive Greedy Algorithm for Moderately Large Dimensions in Kernel Conditional Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bonnet</w:t>
+                <w:t xml:space="preserve">Minh-Lien Jeanne Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (194), pp.1--36</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (254), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3586589.3586843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964117v2</w:t>
+                <w:t xml:space="preserve">hal-02085677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Estimation of Nonparametric Geometric Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Statistics and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,226 +1152,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive pointwise estimation of conditional density function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimax adaptive estimation of nonparametric hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bertin</w:t>
+                <w:t xml:space="preserve">Élisabeth Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922555v2</w:t>
+                <w:t xml:space="preserve">hal-01105424v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax adaptive estimation of nonparametric hidden Markov models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Gassiat</w:t>
+                <w:t xml:space="preserve">Adaptive pointwise estimation of conditional density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.939-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-aihp665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105424v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal penalty for Goldenshluger-Lepski method</w:t>
               </w:r>
@@ -1442,252 +1442,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal adaptive estimation of the relative density</w:t>
+                <w:t xml:space="preserve">Adaptive pointwise estimation for pure jump Lévy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
+                <w:t xml:space="preserve">Mélina Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Test</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.605-631. </w:t>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.229-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11749-015-0426-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11203-014-9113-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955161v2</w:t>
+                <w:t xml:space="preserve">hal-00583221v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive pointwise estimation for pure jump Lévy processes</w:t>
+                <w:t xml:space="preserve">Optimal adaptive estimation of the relative density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Bec</w:t>
+                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (3), pp.229-256. </w:t>
+              <w:t xml:space="preserve">Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.605-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11203-014-9113-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11749-015-0426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583221v4</w:t>
+                <w:t xml:space="preserve">hal-00955161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodness-of-fit test for noisy directional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (4), pp.2131-2168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,511 +1884,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous and Anisotropic Conditional Density Estimation from Dependent Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Akakpo</w:t>
+                <w:t xml:space="preserve">Data driven density estimation in presence of unknown convolution operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (4), pp.601-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2011.00775.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-EJS653⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557307v2</w:t>
+                <w:t xml:space="preserve">hal-00317447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data driven density estimation in presence of unknown convolution operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Comte</w:t>
+                <w:t xml:space="preserve">Inhomogeneous and Anisotropic Conditional Density Estimation from Dependent Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2011.00775.x⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.1618-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-EJS653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00317447v2</w:t>
+                <w:t xml:space="preserve">hal-00557307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise deconvolution with unknown error distribution</w:t>
+                <w:t xml:space="preserve">Adaptive estimation of the dynamics of a discrete time stochastic volatility model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 154 (1), pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeconom.2009.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533627v1</w:t>
+                <w:t xml:space="preserve">hal-00170740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive estimation of the dynamics of a discrete time stochastic volatility model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimax estimation of the conditional cumulative distribution function under random censorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sankhya: The Indian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, A (Part 2), pp.293-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13171-010-0018-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeconom.2009.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00170740v1</w:t>
+                <w:t xml:space="preserve">hal-00274637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax estimation of the conditional cumulative distribution function under random censorship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointwise deconvolution with unknown error distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sankhya: The Indian Journal of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (5-6), pp.323-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13171-010-0018-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00274637v1</w:t>
+                <w:t xml:space="preserve">hal-00533627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive estimation of the dynamics of a discrete time stochastic volatility model</w:t>
               </w:r>
@@ -2400,74 +2400,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 154 (1), pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeconom.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610660v1</w:t>
@@ -2697,200 +2697,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive estimation of the transition density of a Markov chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive estimation of the conditional density in presence of censoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sankhya: The Indian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (Part 4.), p. 734-763</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115617v1</w:t>
+                <w:t xml:space="preserve">hal-00152794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive estimation of the conditional density in presence of censoring.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive estimation of the transition density of a Markov chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sankhya: The Indian Journal of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (5), pp.571-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpb.2006.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152794v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rates of convergence for nonparametric deconvolution</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3725,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131767v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Varet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2022018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duchemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085677v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Lien Jeanne Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3586589.3586843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149434v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014763v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964117v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570489v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346081v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-017-0107-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922555v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-aihp665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105424v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121989v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.04.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955161v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-015-0426-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583221v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-014-9113-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ553" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579608v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557307v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Akakpo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317447v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.00775.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/815AFEDB19CFD769C586B0763F258DCE67B8BC49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2009.07.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-010-0018-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2007.04.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115457v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandekerkhove" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Conanec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01560520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131767v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Varet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2022018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149434v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014763v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duchemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964117v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085677v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Lien Jeanne Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3586589.3586843" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570489v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346081v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-017-0107-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105424v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922555v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-aihp665" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121989v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.04.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583221v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-014-9113-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955161v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-015-0426-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ553" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579608v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317447v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.00775.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/815AFEDB19CFD769C586B0763F258DCE67B8BC49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557307v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Akakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS653" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2009.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-010-0018-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2007.04.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115457v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandekerkhove" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Conanec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01560520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>