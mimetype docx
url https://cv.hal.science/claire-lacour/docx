--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -745,226 +745,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three rates of convergence or separation via U-statistics in a dependent framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann de Castro</w:t>
+                <w:t xml:space="preserve">Adaptive Greedy Algorithm for Moderately Large Dimensions in Kernel Conditional Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Lien Jeanne Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (201), pp.1-59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (254), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3586589.3586843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603516v1</w:t>
+                <w:t xml:space="preserve">hal-02085677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Greedy Algorithm for Moderately Large Dimensions in Kernel Conditional Density Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Lien Jeanne Nguyen</w:t>
+                <w:t xml:space="preserve">Three rates of convergence or separation via U-statistics in a dependent framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (254), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (201), pp.1-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3586589.3586843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02085677v3</w:t>
+                <w:t xml:space="preserve">hal-03603516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Estimation of Nonparametric Geometric Graphs</w:t>
               </w:r>
@@ -1152,226 +1152,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax adaptive estimation of nonparametric hidden Markov models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive pointwise estimation of conditional density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Gassiat</w:t>
+                <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.939-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-aihp665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105424v3</w:t>
+                <w:t xml:space="preserve">hal-00922555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive pointwise estimation of conditional density function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bertin</w:t>
+                <w:t xml:space="preserve">Minimax adaptive estimation of nonparametric hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922555v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105424v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal penalty for Goldenshluger-Lepski method</w:t>
               </w:r>
@@ -1442,209 +1442,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive pointwise estimation for pure jump Lévy processes</w:t>
+                <w:t xml:space="preserve">Optimal adaptive estimation of the relative density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Bec</w:t>
+                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (3), pp.229-256. </w:t>
+              <w:t xml:space="preserve">Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.605-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11203-014-9113-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11749-015-0426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583221v4</w:t>
+                <w:t xml:space="preserve">hal-00955161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal adaptive estimation of the relative density</w:t>
+                <w:t xml:space="preserve">Adaptive pointwise estimation for pure jump Lévy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
+                <w:t xml:space="preserve">Mélina Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Test</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.605-631. </w:t>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.229-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11749-015-0426-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11203-014-9113-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955161v2</w:t>
+                <w:t xml:space="preserve">hal-00583221v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodness-of-fit test for noisy directional data</w:t>
               </w:r>
@@ -1884,511 +1884,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data driven density estimation in presence of unknown convolution operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Comte</w:t>
+                <w:t xml:space="preserve">Inhomogeneous and Anisotropic Conditional Density Estimation from Dependent Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2011.00775.x⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.1618-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-EJS653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00317447v2</w:t>
+                <w:t xml:space="preserve">hal-00557307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous and Anisotropic Conditional Density Estimation from Dependent Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Akakpo</w:t>
+                <w:t xml:space="preserve">Data driven density estimation in presence of unknown convolution operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (4), pp.601-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2011.00775.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-EJS653⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557307v2</w:t>
+                <w:t xml:space="preserve">hal-00317447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive estimation of the dynamics of a discrete time stochastic volatility model</w:t>
+                <w:t xml:space="preserve">Pointwise deconvolution with unknown error distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (5-6), pp.323-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170740v1</w:t>
+                <w:t xml:space="preserve">hal-00533627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimax estimation of the conditional cumulative distribution function under random censorship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sankhya: The Indian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, A (Part 2), pp.293-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13171-010-0018-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise deconvolution with unknown error distribution</w:t>
+                <w:t xml:space="preserve">Adaptive estimation of the dynamics of a discrete time stochastic volatility model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 154 (1), pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeconom.2009.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533627v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive estimation of the dynamics of a discrete time stochastic volatility model</w:t>
               </w:r>
@@ -2400,74 +2400,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 154 (1), pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeconom.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610660v1</w:t>
@@ -2703,51 +2703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive estimation of the conditional density in presence of censoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,321 +3059,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to unveil phytoplankton adaptation to ocean fronts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric optimal density estimation for censored circular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012274v1</w:t>
+                <w:t xml:space="preserve">hal-05400646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is model selection possible for the $\ell_p$-loss? PCO estimation for regression models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A statistical approach to unveil phytoplankton adaptation to ocean fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurina Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035155v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric optimal density estimation for censored circular data</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is model selection possible for the $\ell_p$-loss? PCO estimation for regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Conanec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05400646v1</w:t>
+                <w:t xml:space="preserve">hal-05035155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3725,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131767v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Varet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2022018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149434v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014763v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duchemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964117v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085677v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Lien Jeanne Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3586589.3586843" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570489v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346081v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-017-0107-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105424v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922555v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-aihp665" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121989v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.04.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583221v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-014-9113-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955161v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-015-0426-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ553" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579608v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317447v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.00775.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/815AFEDB19CFD769C586B0763F258DCE67B8BC49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557307v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Akakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS653" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2009.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-010-0018-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2007.04.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115457v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandekerkhove" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Conanec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01560520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131767v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Varet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2022018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149434v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014763v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duchemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964117v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085677v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Lien Jeanne Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3586589.3586843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570489v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346081v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-017-0107-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922555v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-aihp665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105424v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121989v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.04.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955161v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-015-0426-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583221v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-014-9113-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ553" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579608v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557307v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Akakpo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317447v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.00775.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/815AFEDB19CFD769C586B0763F258DCE67B8BC49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-010-0018-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2009.07.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2007.04.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115457v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandekerkhove" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Conanec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01560520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>