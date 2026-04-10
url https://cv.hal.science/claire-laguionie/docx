--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -728,338 +728,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not Drug-like, but Like Drugs: Cnidaria Natural Products</w:t>
+                <w:t xml:space="preserve">Environment, ecology, and potential effectiveness of an area protected from deep-sea mining (Clarion Clipperton Zone, abyssal Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
+                <w:t xml:space="preserve">Daniel O.B. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Louise Allcock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ellie-Ann Conneely</w:t>
+                <w:t xml:space="preserve">Erik Simon-Lledó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dietrick</w:t>
+                <w:t xml:space="preserve">Diva Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Caulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20010042⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.102653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271030v1</w:t>
+                <w:t xml:space="preserve">hal-05271031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment, ecology, and potential effectiveness of an area protected from deep-sea mining (Clarion Clipperton Zone, abyssal Pacific)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not Drug-like, but Like Drugs: Cnidaria Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diva Amon</w:t>
+                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Bett</w:t>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie-Ann Conneely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Caulle</w:t>
+                <w:t xml:space="preserve">Sarah Dietrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 197, pp.102653. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md20010042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271031v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolic theory to assess structure and function in the deep-sea benthos, including microbial and metazoan dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguionie Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Bett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon L.J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry L. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime S. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,274 +2467,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections : un outil pour dater et suivre l’évolution de la pollution plastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastiques et microplastiques dans les objets du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plastique : un poison si pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université, 2024, </w:t>
+              <w:t xml:space="preserve">, Sorbone Université, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10959051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721126v1</w:t>
+                <w:t xml:space="preserve">hal-04721137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastiques et microplastiques dans les objets du quotidien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collections : un outil pour dater et suivre l’évolution de la pollution plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dettling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguionie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plastique : un poison si pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbone Université, 2024, </w:t>
+              <w:t xml:space="preserve">, Sorbonne Université, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10959051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721137v1</w:t>
+                <w:t xml:space="preserve">hal-04721126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2849,254 +2849,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
+                <w:t xml:space="preserve">Antenne triplaque filtrante à larges fentes rectangulaires pour applications ULB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
+              <w:t xml:space="preserve">J.N.M. 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156259v1</w:t>
+                <w:t xml:space="preserve">hal-00152311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne triplaque filtrante à larges fentes rectangulaires pour applications ULB</w:t>
+                <w:t xml:space="preserve">Poles/residues modelling of UWB antennas : measurement protocol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.N.M. 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States. pp.Proceeding - CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152311v1</w:t>
+                <w:t xml:space="preserve">hal-00156310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poles/residues modelling of UWB antennas : measurement protocol.</w:t>
+                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
@@ -3114,682 +3114,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States. pp.Proceeding - CD</w:t>
+              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156310v1</w:t>
+                <w:t xml:space="preserve">hal-00156259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Stripline Slot Antenna</w:t>
+                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI National Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096903v1</w:t>
+                <w:t xml:space="preserve">hal-00097031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
+                <w:t xml:space="preserve">Band-notched UWB stripline slot antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
+              <w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097031v1</w:t>
+                <w:t xml:space="preserve">hal-00097036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band-notched UWB stripline slot antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097036v1</w:t>
+                <w:t xml:space="preserve">hal-00097032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UWB Stripline Slot Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI National Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097032v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Triplaque Omnidirectionnelle</w:t>
+                <w:t xml:space="preserve">UWB Antennas Time Domain Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.405-408</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.136-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000738v1</w:t>
+                <w:t xml:space="preserve">hal-00776178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Antennas Time Domain Characterization</w:t>
+                <w:t xml:space="preserve">Antenne Triplaque Omnidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.136-137</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776178v1</w:t>
+                <w:t xml:space="preserve">inria-00000738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes ULB Omnidirectionnelles Et Caractérisation Temporelle</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A08A13A2"/>
+    <w:nsid w:val="97B0A700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4312,51 +4312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2198-8364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dettling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ratti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Baker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-Ann Conneely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mckeever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1023518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O.B. Jones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Simon-Lled&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie Marchais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L.J. Paterson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Howell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Moyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Magurran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ant&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Paterson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Neal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Altamira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Soto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0366-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. J. Paterson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio H. Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4092.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhnz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruhl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2609-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.M. Billett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.D. Paterson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ruhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Soto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX57JWJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10959051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05271178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2198-8364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dettling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ratti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Baker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-Ann Conneely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mckeever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1023518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O.B. Jones" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Simon-Lled&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie Marchais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L.J. Paterson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Howell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Moyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Magurran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ant&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Paterson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Neal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Altamira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Soto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0366-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. J. Paterson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio H. Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4092.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhnz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruhl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2609-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.M. Billett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.D. Paterson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ruhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Soto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX57JWJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10959051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05271178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>