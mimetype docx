--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -728,338 +728,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment, ecology, and potential effectiveness of an area protected from deep-sea mining (Clarion Clipperton Zone, abyssal Pacific)</w:t>
+                <w:t xml:space="preserve">Not Drug-like, but Like Drugs: Cnidaria Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel O.B. Jones</w:t>
+                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Simon-Lledó</w:t>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie-Ann Conneely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diva Amon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémence Caulle</w:t>
+                <w:t xml:space="preserve">Sarah Dietrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102653⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20010042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271031v1</w:t>
+                <w:t xml:space="preserve">hal-05271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not Drug-like, but Like Drugs: Cnidaria Natural Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment, ecology, and potential effectiveness of an area protected from deep-sea mining (Clarion Clipperton Zone, abyssal Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O.B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Simon-Lledó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
+                <w:t xml:space="preserve">Diva Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Louise Allcock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ellie-Ann Conneely</w:t>
+                <w:t xml:space="preserve">Brian Bett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dietrick</w:t>
+                <w:t xml:space="preserve">Clémence Caulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.42. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.102653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20010042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271030v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolic theory to assess structure and function in the deep-sea benthos, including microbial and metazoan dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguionie Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Bett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon L.J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry L. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime S. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,274 +2467,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastiques et microplastiques dans les objets du quotidien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collections : un outil pour dater et suivre l’évolution de la pollution plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dettling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguionie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plastique : un poison si pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbone Université, 2024, </w:t>
+              <w:t xml:space="preserve">, Sorbonne Université, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10959051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721137v1</w:t>
+                <w:t xml:space="preserve">hal-04721126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections : un outil pour dater et suivre l’évolution de la pollution plastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastiques et microplastiques dans les objets du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plastique : un poison si pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université, 2024, </w:t>
+              <w:t xml:space="preserve">, Sorbone Université, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10959051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721126v1</w:t>
+                <w:t xml:space="preserve">hal-04721137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2849,254 +2849,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne triplaque filtrante à larges fentes rectangulaires pour applications ULB</w:t>
+                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.N.M. 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152311v1</w:t>
+                <w:t xml:space="preserve">hal-00156259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poles/residues modelling of UWB antennas : measurement protocol.</w:t>
+                <w:t xml:space="preserve">Antenne triplaque filtrante à larges fentes rectangulaires pour applications ULB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States. pp.Proceeding - CD</w:t>
+              <w:t xml:space="preserve">J.N.M. 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156310v1</w:t>
+                <w:t xml:space="preserve">hal-00152311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
+                <w:t xml:space="preserve">Poles/residues modelling of UWB antennas : measurement protocol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
@@ -3114,276 +3114,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States. pp.Proceeding - CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156259v1</w:t>
+                <w:t xml:space="preserve">hal-00156310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
+                <w:t xml:space="preserve">UWB Stripline Slot Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI National Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097031v1</w:t>
+                <w:t xml:space="preserve">hal-00096903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band-notched UWB stripline slot antenna</w:t>
+                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097036v1</w:t>
+                <w:t xml:space="preserve">hal-00097031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t>
               </w:r>
@@ -3484,312 +3484,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Stripline Slot Antenna</w:t>
+                <w:t xml:space="preserve">Band-notched UWB stripline slot antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI National Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096903v1</w:t>
+                <w:t xml:space="preserve">hal-00097036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Antennas Time Domain Characterization</w:t>
+                <w:t xml:space="preserve">Antenne Triplaque Omnidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.136-137</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776178v1</w:t>
+                <w:t xml:space="preserve">inria-00000738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Triplaque Omnidirectionnelle</w:t>
+                <w:t xml:space="preserve">UWB Antennas Time Domain Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.405-408</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.136-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000738v1</w:t>
+                <w:t xml:space="preserve">hal-00776178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes ULB Omnidirectionnelles Et Caractérisation Temporelle</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97B0A700"/>
+    <w:nsid w:val="C1E98587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4312,51 +4312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2198-8364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dettling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ratti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Baker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-Ann Conneely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mckeever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1023518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O.B. Jones" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Simon-Lled&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie Marchais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L.J. Paterson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Howell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Moyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Magurran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ant&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Paterson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Neal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Altamira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Soto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0366-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. J. Paterson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio H. Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4092.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhnz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruhl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2609-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.M. Billett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.D. Paterson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ruhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Soto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX57JWJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10959051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05271178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2198-8364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dettling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ratti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Baker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-Ann Conneely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mckeever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1023518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O.B. Jones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Simon-Lled&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie Marchais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L.J. Paterson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Howell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Moyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Magurran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ant&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Paterson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Neal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Altamira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Soto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0366-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. J. Paterson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio H. Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4092.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhnz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruhl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2609-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.M. Billett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.D. Paterson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ruhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Soto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX57JWJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10959051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05271178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097036v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>