--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2198-8364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=A6lWtWYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -166,3854 +187,4264 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioTIME 2.0: Expanding and Improving a Database of Biodiversity Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dornelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can natural history collection specimens be used as aquatic microplastic pollution bioindicators?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Licence to predict – Investigating approaches to modelling low-occurrence deep-sea Irish Antipatharia with a new evaluation metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Samadi</w:t>
+                <w:t xml:space="preserve">Alexa Parimbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ratti</w:t>
+                <w:t xml:space="preserve">Mark P Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laguionie</w:t>
+                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111894⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.400-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.39523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558870v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can natural history collection specimens be used as aquatic microplastic pollution bioindicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 160, pp.111894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228747v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic, species richness and logistic influences on the biodiscovery process in Cnidaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie-Ann Conneely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Mckeever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.1023518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not Drug-like, but Like Drugs: Cnidaria Natural Products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dietrick</w:t>
+                <w:t xml:space="preserve">Environment, ecology, and potential effectiveness of an area protected from deep-sea mining (Clarion Clipperton Zone, abyssal Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O.B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Simon-Lledó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Caulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20010042⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.102653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271030v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment, ecology, and potential effectiveness of an area protected from deep-sea mining (Clarion Clipperton Zone, abyssal Pacific)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Caulle</w:t>
+                <w:t xml:space="preserve">Not Drug-like, but Like Drugs: Cnidaria Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie-Ann Conneely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dietrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102653⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20010042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271031v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolic theory to assess structure and function in the deep-sea benthos, including microbial and metazoan dominance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gordon L.J. Paterson</w:t>
+                <w:t xml:space="preserve">Not Drug-like, but Like Drugs: Cnidaria Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie-Ann Conneely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Smith</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Dietrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20010042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05271034v1</w:t>
+                <w:t xml:space="preserve">hal-05271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the development of a global standardised marine taxon reference image database (SMarTaR-ID) to support image-based analyses</w:t>
+                <w:t xml:space="preserve">Using metabolic theory to assess structure and function in the deep-sea benthos, including microbial and metazoan dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Howell</w:t>
+                <w:t xml:space="preserve">Claire Laguionie Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+                <w:t xml:space="preserve">Gordon L.J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
+                <w:t xml:space="preserve">Kenneth Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pål Buhl-Mortensen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry Ruhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0218904. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.104762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271036v1</w:t>
+                <w:t xml:space="preserve">hal-05271034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for the development of a global standardised marine taxon reference image database (SMarTaR-ID) to support image-based analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry L. Howell</w:t>
+                <w:t xml:space="preserve">Jaime Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime S. Davies</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pål Buhl-Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (12), e0218904 (25p.). </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0218904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0218904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202497v1</w:t>
+                <w:t xml:space="preserve">hal-05271036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioTIME: A database of biodiversity time series for the Anthropocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Magurran</w:t>
+                <w:t xml:space="preserve">A framework for the development of a global standardised marine taxon reference image database (SMarTaR-ID) to support image-based analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry L. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime S. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pål Buhl-Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12729⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), e0218904 (25p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271038v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioTIME: A database of biodiversity time series for the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dornelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Antão</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Moyes</w:t>
+                <w:t xml:space="preserve">Faye Moyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Magurran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.760 - 786. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.760-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01883395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for the identification of exemplar sites for scaling up targeted field observations of benthic biogeochemistry in heterogeneous environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordon Paterson</w:t>
+                <w:t xml:space="preserve">BioTIME: A database of biodiversity time series for the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dornelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Neal</w:t>
+                <w:t xml:space="preserve">Andrew Antão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Altamira</w:t>
+                <w:t xml:space="preserve">Andrew Moyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulogio Soto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Craig Smith</w:t>
+                <w:t xml:space="preserve">John Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Magurran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-017-0366-1⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.760 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05271044v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Prionospio and Aurospio Species from the Deep Sea (Annelida: Polychaeta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An approach for the identification of exemplar sites for scaling up targeted field observations of benthic biogeochemistry in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon L. J. Paterson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iris Altamira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulogio H. Soto</w:t>
+                <w:t xml:space="preserve">Eulogio Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig R. Smith</w:t>
+                <w:t xml:space="preserve">Craig Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4092 (1), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (1-2), pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4092.1.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-017-0366-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201674v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variation in sponge spicule patches at Station M, northeast Pacific</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Smith</w:t>
+                <w:t xml:space="preserve">Inter-annual species-level variations in an abyssal polychaete assemblage (Sta. M, NE Pacific, 4000 m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguionie-Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon L.J. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Ruhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2609-1⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271176v1</w:t>
+                <w:t xml:space="preserve">hal-05609879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual dynamics of abyssal polychaete communities in the North East Pacific and North East Atlantic—A family-level study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.H. Soto</w:t>
+                <w:t xml:space="preserve">New Prionospio and Aurospio Species from the Deep Sea (Annelida: Polychaeta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon L. J. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Altamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulogio H. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.12.007⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4092 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4092.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05271173v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact characterization of ultra wideband antenna responses from frequency measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Prionospio and Aurospio Species from the Deep Sea (Annelida: Polychaeta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Altamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulogio Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0196⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4092 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4092.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658976v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal variation in sponge spicule patches at Station M, northeast Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laguionie-Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kuhnz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ruhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (3), pp.617-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2609-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-annual dynamics of abyssal polychaete communities in the North East Pacific and North East Atlantic—A family-level study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laguionie-Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S.M. Billett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L.D. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Ruhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact characterization of ultra wideband antenna responses from frequency measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.671-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stripline Slot Antenna for UWB Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50, pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antenne triplaque filtrante à larges fentes rectangulaires pour applications ULB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.N.M. 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poles/residues modelling of UWB antennas : measurement protocol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States. pp.Proceeding - CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UWB antenna compact characterization using a vector network analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMTS 2007 URSI "International Symposium on Electromagnetic Theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. pp.2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Band-notched UWB stripline slot antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UWB Stripline Slot Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI National Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Albuquerque, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antenne Triplaque Omnidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.405-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UWB Antennas Time Domain Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.136-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antennes ULB Omnidirectionnelles Et Caractérisation Temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Ondes GT4 "Antennes et circuits ; CONTRAINTES POUR LES COMMUNCATIONS ULTRA LARGE BANDE (UWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of an e-probe proximity fed triangular patch antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Claire Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Begaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antem 2004/URSI 10th International Symposium on antenna technology and applied electromagnetics and URSI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections : un outil pour dater et suivre l’évolution de la pollution plastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plastiques et microplastiques dans les objets du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plastique : un poison si pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+              <w:t xml:space="preserve">, Sorbone Université, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10959051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721126v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastiques et microplastiques dans les objets du quotidien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les collections : un outil pour dater et suivre l’évolution de la pollution plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dettling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguionie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plastique : un poison si pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbone Université, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+              <w:t xml:space="preserve">, Sorbonne Université, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10959051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721137v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community structure, biodiversity and ecosystem change at abyssal seafloor: the macrofauna pattern.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. University of Southampton, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05271178v1</w:t>
-              </w:r>
-[...1166 lines deleted...]
-                <w:t xml:space="preserve">hal-00870394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4081,51 +4512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1E98587"/>
+    <w:nsid w:val="C04D045B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4312,51 +4743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2198-8364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dettling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ratti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Baker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-Ann Conneely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mckeever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1023518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O.B. Jones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Simon-Lled&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie Marchais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L.J. Paterson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Howell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Moyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Magurran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ant&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Paterson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Neal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Altamira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Soto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0366-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. J. Paterson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio H. Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4092.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhnz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruhl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2609-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.M. Billett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.D. Paterson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ruhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Soto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX57JWJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10959051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05271178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097036v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2198-8364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=A6lWtWYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Parimbelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Johnson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.39523" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dettling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ratti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Baker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie-Ann Conneely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mckeever" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1023518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O.B. Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Simon-Lled&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102653" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dietrick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguionie Marchais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L.J. Paterson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Howell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S. Davies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Moyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Magurran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ant&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moyes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bates" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Paterson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Neal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Altamira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0366-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CKWRZRX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. J. Paterson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio H. Soto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4092.1.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguionie-Marchais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhnz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huffard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruhl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2609-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.M. Billett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.D. Paterson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ruhl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX57JWJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10959051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05271178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>