--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2644,339 +2644,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial agrifood systems: A Franco-Italian contribution to the debates over alternative food networks in rural areas</w:t>
+                <w:t xml:space="preserve">Introduction – Perspectives franco-brésiliennes autour de l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier: Perspectives franco-brésiliennes autour de l’agroécologie, 27 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161571v1</w:t>
+                <w:t xml:space="preserve">hal-03739305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Perspectives franco-brésiliennes autour de l’agroécologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l’écoformation dans les processus d’écologisation : le cas de l’agriculture familiale au Paraná (Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Carlos Bittencourt Viega Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Dossier: Perspectives franco-brésiliennes autour de l’agroécologie, 27 (1), pp.3-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019014⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739305v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’écoformation dans les processus d’écologisation : le cas de l’agriculture familiale au Paraná (Brésil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial agrifood systems: A Franco-Italian contribution to the debates over alternative food networks in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Carlos Bittencourt Viega Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.39-52. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.159-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2019016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948984v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances et controverses dans la mise en politique de l’agroécologie au Brésil et en France</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disqualifier les labels pour requalifier produits, acteurs et lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,690 +4679,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology: polysemy, pluralism and controversies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1809-4422ASOC129711V1932016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606897v1</w:t>
+                <w:t xml:space="preserve">hal-01415260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une charte l’autre : le processus de révision de la charte des AMAP comme indicateur d’une institution qui se renforce</w:t>
+                <w:t xml:space="preserve">Maintien des valeurs dans la croissance de la bio. Enseignements du projet HealthyGrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Egon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.11966⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4721193663248047E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996080v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien des valeurs dans la croissance de la bio. Enseignements du projet HealthyGrowth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecology: polysemy, pluralism and controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4721193663248047E12⟩</w:t>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422ASOC129711V1932016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652915v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’une charte l’autre : le processus de révision de la charte des AMAP comme indicateur d’une institution qui se renforce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415260v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of family farms: Towards a relational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (Avril), pp.111-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.01.013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278215v1</w:t>
+                <w:t xml:space="preserve">halshs-03478345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">The resilience of family farms: Towards a relational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (Avril), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03478345v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation variétale en Prunus, 1960-2013 : les enseignements d’une analyse socio-historique co-construite avec les acteurs</w:t>
               </w:r>
@@ -5766,51 +5766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,527 +6521,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62, pp.57-70</w:t>
+              <w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650487v1</w:t>
+                <w:t xml:space="preserve">hal-02644660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">L'écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019370v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.49-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960712001038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644660v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S1966960712001038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939080v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The civic and social dimensions of food production and distribution in alternative food networks in France and Southern Brazil</w:t>
               </w:r>
@@ -8136,77 +8136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8374,51 +8374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.483-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8465,51 +8465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion to organic farming: a multidimensional research object at the crossroads of agricultural and social sciences. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (1), pp.97-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9047,320 +9047,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Le naturel et la qualité - Introduction. Démarches de valorisation des produits agricoles : les nouvelles figures de l'alimentaire</w:t>
+                <w:t xml:space="preserve">Settling shared uncertainties: Local partnerships between producers and consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.324-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9523.2005.00308.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359117v1</w:t>
+                <w:t xml:space="preserve">hal-02680961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et qualification des produits. Coopération de scientifiques et d’agriculteurs autour de la nutrition méditerranéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (4), pp.403-412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss:2005061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling shared uncertainties: Local partnerships between producers and consumers</w:t>
+                <w:t xml:space="preserve">Dossier Le naturel et la qualité - Introduction. Démarches de valorisation des produits agricoles : les nouvelles figures de l'alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (383-384), pp.383-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9523.2005.00308.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02680961v1</w:t>
+                <w:t xml:space="preserve">hal-00359117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Démarches de valorisation des produits agricoles : les nouvelles figures de l’alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (4), pp.383-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10879,230 +10879,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillages et essaimages : Rôles d’intermédiation, temporalités, et enjeux pour la démocratie alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fabrique ordinaire de la transition alimentaire dans les territoires: des médiations par les attachements sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
+                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martina Tuscano</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du programme Cit’In</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332294v1</w:t>
+                <w:t xml:space="preserve">hal-03332281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique ordinaire de la transition alimentaire dans les territoires: des médiations par les attachements sensibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
+                <w:t xml:space="preserve">Maillages et essaimages : Rôles d’intermédiation, temporalités, et enjeux pour la démocratie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque final du programme Cit’In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332281v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transitions in territorial agrifood systems: addressing inclusion and participation by combining an analytical and a reflexive stance</w:t>
               </w:r>
@@ -11252,51 +11252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la transition alimentaire dans les territoires : des mécanismes d’enrôlement à l’épreuve des attachements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,204 +11479,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuições de uma Abordagem Sistêmica e Territorial para os Estudos sobre Políticas Públicas e Segurança Alimentar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliano Luís Palm</w:t>
+                <w:t xml:space="preserve">The Emergence of Norms and Accountability in Food Consumption: Experimentation of New Consumption Practices within a Public Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional da Associação Nacional de Pós-Graduação e Pesquisa em Ambiente e Sociedade (ANPPAS): conexões, democracia e sustentabilidade.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brasília, Brazil</w:t>
+              <w:t xml:space="preserve">XXVIII European Society for Rural Sociology Congress "Rural futures in a complex world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990135v1</w:t>
+                <w:t xml:space="preserve">hal-03615337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Norms and Accountability in Food Consumption: Experimentation of New Consumption Practices within a Public Program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Tuscano</w:t>
+                <w:t xml:space="preserve">Contribuições de uma Abordagem Sistêmica e Territorial para os Estudos sobre Políticas Públicas e Segurança Alimentar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terena Peres De Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Luís Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII European Society for Rural Sociology Congress "Rural futures in a complex world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional da Associação Nacional de Pós-Graduação e Pesquisa em Ambiente e Sociedade (ANPPAS): conexões, democracia e sustentabilidade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brasília, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615337v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transitions between determinist and open-ended visions</w:t>
               </w:r>
@@ -12385,191 +12385,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How farmers deal with agroecological transition? Production and circulation of knowledge in 4 French farmers’ groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Derbez</w:t>
+                <w:t xml:space="preserve">An exploratory assessment tool to evaluate the environmental, health, social and territorial impact of our plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lopez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland. 2p</w:t>
+              <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISARA, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990327v1</w:t>
+                <w:t xml:space="preserve">hal-03943534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory assessment tool to evaluate the environmental, health, social and territorial impact of our plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Lopez-Merino</w:t>
+                <w:t xml:space="preserve">How farmers deal with agroecological transition? Production and circulation of knowledge in 4 French farmers’ groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISARA, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943534v1</w:t>
+                <w:t xml:space="preserve">hal-02990327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing ecological and health dimensions in agri-food system transitions: an interdisciplinary and comparative perspective</w:t>
               </w:r>
@@ -12916,269 +12916,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From orchard to agri-food system redesign to reduce pesticide use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pratiques agronomiques au système agrialimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ruynat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire PRUNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739697v1</w:t>
+                <w:t xml:space="preserve">hal-02797032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agronomiques au système agrialimentaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARDU. ARboriculture Durable: approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PRUNUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 30 p</w:t>
+              <w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797032v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencias e perspectivas franco-brasileiras sobre circuitos curtos e sistemas alimentares territoriais</w:t>
               </w:r>
@@ -13253,122 +13227,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARDU. ARboriculture Durable: approches interdisciplinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From orchard to agri-food system redesign to reduce pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ruynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. 21 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801861v1</w:t>
+                <w:t xml:space="preserve">hal-02739697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing justice and fairness in agroecological networks</w:t>
               </w:r>
@@ -13574,51 +13574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires et des territoires en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14263,191 +14263,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03478497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires territoriaux en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Louvain, France</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dynamiques rurales, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965840v1</w:t>
+                <w:t xml:space="preserve">hal-02082812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires territoriaux en construction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dynamiques rurales, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082812v1</w:t>
+                <w:t xml:space="preserve">hal-02965840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
               </w:r>
@@ -14954,260 +14954,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âge d’or de la pêche, et après ? Adaptation, résistance et recomposition des mondes paysans face au marché « globalisé »</w:t>
+                <w:t xml:space="preserve">Reconnecter agriculture, alimentation et environnement : vers des systèmes agri-alimentaires plus durables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e journées Petites Paysanneries : Les (petites) paysanneries et le marché, quels rapports ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Meknès, Maroc. 14 p</w:t>
+              <w:t xml:space="preserve">Intervention dans un cours annuel de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Arlon, Belgique. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602172v1</w:t>
+                <w:t xml:space="preserve">hal-01603766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecter agriculture, alimentation et environnement : vers des systèmes agri-alimentaires plus durables ?</w:t>
+                <w:t xml:space="preserve">The agroecology of agrifood systems: reconnecting agriculture, food and the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention dans un cours annuel de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Arlon, Belgique. 41 p</w:t>
+              <w:t xml:space="preserve">The agroecological imagination. A franco-American exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madison, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603766v1</w:t>
+                <w:t xml:space="preserve">hal-01603743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The agroecology of agrifood systems: reconnecting agriculture, food and the environment</w:t>
+                <w:t xml:space="preserve">L’âge d’or de la pêche, et après ? Adaptation, résistance et recomposition des mondes paysans face au marché « globalisé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Dawson</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The agroecological imagination. A franco-American exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madison, United States. 5 p</w:t>
+              <w:t xml:space="preserve">4e journées Petites Paysanneries : Les (petites) paysanneries et le marché, quels rapports ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Meknès, Maroc. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603743v1</w:t>
+                <w:t xml:space="preserve">hal-01602172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming as a factor for territorial development: a comparative perspective</w:t>
               </w:r>
@@ -15491,51 +15491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une charte l’autre. Le processus de révision de la charte des AMAP comme indicateur d’une institution qui se renforce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2014, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15599,51 +15599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15694,51 +15694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16206,191 +16206,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia na Bahia : dos &amp;quot;malucos&amp;quot; à institucionalização e lutas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dimension sociologique des innovations : une approche dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waldemir Pedro Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congresso Brasileiro de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CBA-Agroecologia., Nov 2013, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Ecohort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sète, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747679v1</w:t>
+                <w:t xml:space="preserve">hal-02807849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sociologique des innovations : une approche dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecologia na Bahia : dos &amp;quot;malucos&amp;quot; à institucionalização e lutas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altino Bomfim Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldemir Pedro Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sète, France. 32 p</w:t>
+              <w:t xml:space="preserve">8. Congresso Brasileiro de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBA-Agroecologia., Nov 2013, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807849v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologiser les systèmes agri-alimentaires territoriaux : quelle place, quelle prise pour les agriculteurs?</w:t>
               </w:r>
@@ -16415,51 +16415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS-RT38: Sociologie de l'environnement et du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17058,51 +17058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t>
@@ -17498,51 +17498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17781,230 +17781,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Agroecologia, movimento social, ciência, práticas e políticas públicas: Uma abordagem comparativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo a .V.de Sá Mazarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. ESRS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
+              <w:t xml:space="preserve">7. Congresso Brasileiro de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804477v1</w:t>
+                <w:t xml:space="preserve">hal-02748424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia, movimento social, ciência, práticas e políticas públicas: Uma abordagem comparativa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
+                <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelo a .V.de Sá Mazarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congresso Brasileiro de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">24. ESRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748424v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des attentes et pratiques des mangeurs… à la redéfinition des systèmes agri-alimentaires</w:t>
               </w:r>
@@ -18141,51 +18141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between organic farming and agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18243,273 +18243,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJETS MULTI-ACTEURS ET POLITIQUES PUBLIQUES : UN MOYEN DE DEVELOPPER LES SYSTEMES BAS INTRANTS ET L'AGRICULTURE BIOLOGIQUE ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bio comme reconfigurateur des controverses sur les pesticides et les OGM (1995-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tétart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium ISDA 2010 : innovation et développement durable dans l'agriculture et l'agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cirad, Jun 2010, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519567v1</w:t>
+                <w:t xml:space="preserve">hal-02757011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bio comme reconfigurateur des controverses sur les pesticides et les OGM (1995-2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROJETS MULTI-ACTEURS ET POLITIQUES PUBLIQUES : UN MOYEN DE DEVELOPPER LES SYSTEMES BAS INTRANTS ET L'AGRICULTURE BIOLOGIQUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium ISDA 2010 : innovation et développement durable dans l'agriculture et l'agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cirad, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757011v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18961,51 +18961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The building of sustainable wheat growing: the role of local-based knowledge in the process of extension of scientific knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19328,51 +19328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinabio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19630,51 +19630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion to organic horticulture: a multidimensional issue and an example for transitions towards sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Bressoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20234,51 +20234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting to organic horticulture as socio-technical trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20355,51 +20355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paradigmes en matière de protection des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20450,64 +20450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To design or to redesign : how can indicators contribute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21919,51 +21919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions vers l'agriculture biologique: pratiques et accompagnements pour des systèmes innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae Educagri Editions, 316 p., 2009, Sciences en Partage (Quae), 978-2-7592-0502-8 978-2-84444-756-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23042,51 +23042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre &amp; Terry Mardsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23191,230 +23191,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Alimentation et saisonnalité : une relation en permanente redéfinition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajetória e dinâmica comparada da agroecologia no Brasil e na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago De Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Branderburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chéophas de F. De Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’alimentation au fil des saisons. La saisonnalité des pratiques alimentaires.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversidade, Meio Ambiente e Desenvolvimento Sustentável</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Editora Conhecimento Livre, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37423/200300511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550118v1</w:t>
+                <w:t xml:space="preserve">hal-03542113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajetória e dinâmica comparada da agroecologia no Brasil e na França</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion : Alimentation et saisonnalité : une relation en permanente redéfinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversidade, Meio Ambiente e Desenvolvimento Sustentável</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’alimentation au fil des saisons. La saisonnalité des pratiques alimentaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37423/200300511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03542113v1</w:t>
+                <w:t xml:space="preserve">hal-03550118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indétermination performative d’instruments d’action publique pour la transition agroécologique</w:t>
               </w:r>
@@ -23987,51 +23987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cleofas Faggion Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24050,381 +24050,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia : polissemia , pluralismo e controvérsias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+                <w:t xml:space="preserve">Redes alimentares alternativas e novas relações produção-consumo na França e no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cleofas Faggion Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181044v1</w:t>
+                <w:t xml:space="preserve">hal-02110677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institucionalização do movimento ecológico na agricultura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecologia : polissemia , pluralismo e controvérsias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182252v1</w:t>
+                <w:t xml:space="preserve">hal-01181044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes alimentares alternativas e novas relações produção-consumo na França e no Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institucionalização do movimento ecológico na agricultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110677v1</w:t>
+                <w:t xml:space="preserve">hal-01182252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24829,51 +24829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adanella Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S.C. (han) Wiskerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Brunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems research into the 21st century: The new dynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25010,51 +25010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système agro-alimentaire façonné autour de la protection chimique des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25790,294 +25790,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte chimique au coeur de la construction du système agri-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion de la santé des plantes dans une optique de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Ricci; Sibylle Bui; Claire Lamine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1675-5 978-2-84444-854-5</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures - Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions/editions Quae, pp.17-28, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805573v1</w:t>
+                <w:t xml:space="preserve">halshs-03464480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la santé des plantes dans une optique de développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lutte chimique au coeur de la construction du système agri-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejane R. Paratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures - Innovations et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions/editions Quae, pp.17-28, 2011</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae Educagri Editions ; AgriParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1675-5 978-2-84444-854-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03464480v1</w:t>
+                <w:t xml:space="preserve">hal-02805573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et débats actuels sur la conversion à l'AB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26115,51 +26115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion to organic farming: A multidimensional research object at the crossroads of agricultural and social sciences - A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26232,51 +26232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imbrication des conditions facilitant la conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions vers l'agriculture biologique. Pratiques et accompagnements pour des systèmes innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26632,51 +26632,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential role of supermarket procurement strategies as drivers of IPM - Policy Brief No. 2</w:t>
+                <w:t xml:space="preserve">Implementing IPM - A gradual path involving many stakeholders - Policy Brief No. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
@@ -26686,98 +26686,115 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane R. Paratte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010, 6 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Buurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189963v1</w:t>
+                <w:t xml:space="preserve">hal-01189962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing IPM - A gradual path involving many stakeholders - Policy Brief No. 1</w:t>
+                <w:t xml:space="preserve">The potential role of supermarket procurement strategies as drivers of IPM - Policy Brief No. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
@@ -26787,91 +26804,74 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane R. Paratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2010, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189962v1</w:t>
+                <w:t xml:space="preserve">hal-01189963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27112,51 +27112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une charte l'autre. Le processus de révision de la charte des AMAP comme indicateur d'une institution qui se renforce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27232,51 +27232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28537,51 +28537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimone Rozendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747594v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez-Merino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105102ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pugliese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaime Berti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1223270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206231120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Petersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2055468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dodet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demen&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rotival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Latr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20864" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T8DFHK93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Lu&#237;s Palm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Job Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2021.v41.739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Viega Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Stolarski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves de Souza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Roberto Darolt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Veiga Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2019.v39.112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;neau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Colonna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Freitas Ewald Strauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33240/rba.v14i2.22957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1432517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stotten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Norder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ASOC129711V1932016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Egon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721193663248047E12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Strauss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.01.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D64MV5T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GWJKFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDWC4LW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n0zd-2s10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vagn-2357" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mx3g-0n16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658230v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671232v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2005.00308.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CTRHV1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.451.0167" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Parot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312186v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Dyck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990135v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965700v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965768v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990327v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva J.C.B.V" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ruynat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797032v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801861v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603654v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pugliese" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601567v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Furtschegger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797477v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603766v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603743v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607510v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794473v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742384v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601301v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Bomfim Oliveira Junior" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Pedro Santos Junior" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807849v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803285v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603735v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807540v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811486v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808406v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Duffaud-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cambien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748424v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo a .V.de S&#225; Mazarotto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807680v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757011v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haynes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierzbicka" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Lehota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scherer-Haynes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757909v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751471v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594013v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812882v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757015v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815606v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822205v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819368v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan. S. Buurma" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin.M. L. Burnett" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195417v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816091v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824775v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763127v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601562v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esrs2015.hutton.ac.uk/sites/www.esrs2015.eu/files/bookofabstracts_13Aug(1).pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg A." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schneider" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945945v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/sustainable-agri-food-systems-9781350101142/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545007v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tadeu da Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978854443601.1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladiscussion.fr/la-fabrique-sociale-de-lecologisation-de-lagriculture/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Billaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812561v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yvesmichel.org/product-page/societe-civile/les-amap-un-nouveau-pacte-entre-producteurs-et-consommateurs/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815237v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100634400" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300302v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Anderson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caswell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550123v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550118v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542113v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago De Abreu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Branderburg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ch&#233;ophas de F. De Alencar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37423/200300511" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949232v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hauer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/594171/1/Sabourin%26al-LIVRO%20PEAPO%20-%2020967_vers%C3%A3o%20do%20autor.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356664v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798178v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA15&amp;amp;lpg=PA15&amp;amp;dq=G%C3%A9n%C3%A9rer+et+int%C3%A9grer+les+connaissances.+Penvern&amp;amp;source=bl&amp;amp;ots=b6pWUeosji&amp;amp;sig=84QcRaU-85w_iJp01JoNlGenbGM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiizu72t7HMAhWDiCwKHbeoC_YQ6AEIIzAA#v=onepage&amp;amp;q=G%C3%A9n%C3%A9rer%20et%20int%C3%A9grer%20les%20connaissances.%20Penvern&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978388v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182823v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181044v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182252v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110677v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810856v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. (han) Wiskerke" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285952.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727078v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00727078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805320v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807851v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285954.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198027v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478468v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198026v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805573v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464480v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822021v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817733v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048126651" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_40" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811889v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1115-transitions-vers-l-agriculture-biologique.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478510v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189963v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189962v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502432v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001977v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004070v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550141v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bird" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478528v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Knickel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819580v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823694v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimone Rozendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747594v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez-Merino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105102ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pugliese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaime Berti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1223270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206231120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Petersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2055468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dodet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demen&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rotival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Latr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20864" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T8DFHK93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Lu&#237;s Palm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Job Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2021.v41.739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Viega Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Stolarski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves de Souza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Roberto Darolt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Veiga Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2019.v39.112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;neau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Colonna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Freitas Ewald Strauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33240/rba.v14i2.22957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1432517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stotten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Egon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721193663248047E12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Norder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ASOC129711V1932016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Strauss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.01.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D64MV5T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GWJKFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDWC4LW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n0zd-2s10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vagn-2357" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mx3g-0n16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658230v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2005.00308.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CTRHV1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671232v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005061" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359117v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.451.0167" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Parot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312186v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Dyck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965700v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965768v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva J.C.B.V" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ruynat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739697v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603654v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pugliese" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601567v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Furtschegger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797477v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603743v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607510v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794473v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742384v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601301v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807849v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Bomfim Oliveira Junior" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Pedro Santos Junior" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803285v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603735v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807540v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811486v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808406v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Duffaud-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cambien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo a .V.de S&#225; Mazarotto" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807680v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757011v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haynes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierzbicka" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Lehota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scherer-Haynes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757909v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751471v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594013v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812882v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757015v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815606v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822205v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819368v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan. S. Buurma" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin.M. L. Burnett" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195417v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816091v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824775v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763127v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601562v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esrs2015.hutton.ac.uk/sites/www.esrs2015.eu/files/bookofabstracts_13Aug(1).pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg A." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schneider" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945945v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/sustainable-agri-food-systems-9781350101142/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545007v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tadeu da Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978854443601.1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladiscussion.fr/la-fabrique-sociale-de-lecologisation-de-lagriculture/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Billaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812561v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yvesmichel.org/product-page/societe-civile/les-amap-un-nouveau-pacte-entre-producteurs-et-consommateurs/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815237v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100634400" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300302v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Anderson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caswell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550123v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542113v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago De Abreu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Branderburg" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ch&#233;ophas de F. De Alencar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37423/200300511" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550118v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949232v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hauer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/594171/1/Sabourin%26al-LIVRO%20PEAPO%20-%2020967_vers%C3%A3o%20do%20autor.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356664v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798178v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA15&amp;amp;lpg=PA15&amp;amp;dq=G%C3%A9n%C3%A9rer+et+int%C3%A9grer+les+connaissances.+Penvern&amp;amp;source=bl&amp;amp;ots=b6pWUeosji&amp;amp;sig=84QcRaU-85w_iJp01JoNlGenbGM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiizu72t7HMAhWDiCwKHbeoC_YQ6AEIIzAA#v=onepage&amp;amp;q=G%C3%A9n%C3%A9rer%20et%20int%C3%A9grer%20les%20connaissances.%20Penvern&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978388v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182823v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110677v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181044v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182252v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810856v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. (han) Wiskerke" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285952.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727078v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00727078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805320v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807851v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285954.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198027v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478468v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198026v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464480v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805573v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822021v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817733v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048126651" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_40" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811889v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1115-transitions-vers-l-agriculture-biologique.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478510v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189962v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189963v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502432v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001977v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004070v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550141v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bird" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478528v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Knickel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819580v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823694v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>