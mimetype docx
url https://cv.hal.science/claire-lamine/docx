--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -754,287 +754,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie alimentaire et approches sensibles dans la transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Italian biodistricts and French territorial food projects: how science-policy-experience interplays shape the framings of transitions towards sustainable territorial food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Granchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+                <w:t xml:space="preserve">Patrizia Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy-El-Karim Berthomé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgan Jenatton</w:t>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giaime Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adanella Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1105102ar⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1223270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200962v1</w:t>
+                <w:t xml:space="preserve">hal-04400941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italian biodistricts and French territorial food projects: how science-policy-experience interplays shape the framings of transitions towards sustainable territorial food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démocratie alimentaire et approches sensibles dans la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adanella Rossi</w:t>
+                <w:t xml:space="preserve">Guy-El-Karim Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tuscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jenatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’alimentation, un enjeu de justice sociale : mouvements alimentaires, politiques publiques et inégalités, 90, pp.377-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1223270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1105102ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400941v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the diversity of visions of ecologization in research and in support to agroecological transitions</w:t>
               </w:r>
@@ -1334,437 +1334,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures in the agroecological transitions: institutional change and policy dismantling in Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations du système agri-alimentaire territorial en sud Ardèche : co-construire une périodisation du passé… qui fasse sens pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Niederle</w:t>
+                <w:t xml:space="preserve">Florence Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Petersen</w:t>
+                <w:t xml:space="preserve">Camille Demené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
+                <w:t xml:space="preserve">Denis Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catia Grisa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Schmitt</w:t>
+                <w:t xml:space="preserve">Lucia Latré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peasant Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03066150.2022.2055468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022857v1</w:t>
+                <w:t xml:space="preserve">hal-04199470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du système agri-alimentaire territorial en sud Ardèche : co-construire une périodisation du passé… qui fasse sens pour l’avenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoire intellectuelle d’une political ecology « latino-américaine » : une relecture émancipatrice des crises sociales et écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jenatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Demené</w:t>
+                <w:t xml:space="preserve">Helda Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rotival</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leticia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20864⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3-4), pp.265-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04199470v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire intellectuelle d’une political ecology « latino-américaine » : une relecture émancipatrice des crises sociales et écologiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+                <w:t xml:space="preserve">Ruptures in the agroecological transitions: institutional change and policy dismantling in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Niederle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helda Morales</w:t>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catia Grisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (3-4), pp.265-277. </w:t>
+              <w:t xml:space="preserve">Journal of Peasant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2023007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03066150.2022.2055468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034107v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A territorially situated reading of agroecological transition processes: ecology of projects in the Sierra Fluminense Region</w:t>
               </w:r>
@@ -2644,772 +2644,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Perspectives franco-brésiliennes autour de l’agroécologie</w:t>
+                <w:t xml:space="preserve">Territorial agrifood systems: A Franco-Italian contribution to the debates over alternative food networks in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739305v1</w:t>
+                <w:t xml:space="preserve">hal-02161571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’écoformation dans les processus d’écologisation : le cas de l’agriculture familiale au Paraná (Brésil)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alliances et controverses dans la mise en politique de l’agroécologie au Brésil et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Niederle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.39-52. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2019016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02948984v1</w:t>
+                <w:t xml:space="preserve">hal-02622463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial agrifood systems: A Franco-Italian contribution to the debates over alternative food networks in rural areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Perspectives franco-brésiliennes autour de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Cristina Stolarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alves de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Brunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02161571v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliances et controverses dans la mise en politique de l’agroécologie au Brésil et en France</w:t>
+                <w:t xml:space="preserve">Introduction – Perspectives franco-brésiliennes autour de l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Niederle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019015⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Dossier: Perspectives franco-brésiliennes autour de l’agroécologie, 27 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622463v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Perspectives franco-brésiliennes autour de l’agroécologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l’écoformation dans les processus d’écologisation : le cas de l’agriculture familiale au Paraná (Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
+                <w:t xml:space="preserve">Julio Carlos Bittencourt Viega Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.89-95. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2019020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02949122v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What enables just sustainability transitions in agrifood systems? An exploration of conceptual approaches using international comparative case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relação entre ecoformação e ecologização da agricultura familiar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Carlos Bittencourt Veiga Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Terry Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.03.010⟩</w:t>
+              <w:t xml:space="preserve">Raizes : Revista de Ciências Sociais e Econômicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.313-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37370/raizes.2019.v39.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310101v1</w:t>
+                <w:t xml:space="preserve">hal-02948951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relação entre ecoformação e ecologização da agricultura familiar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What enables just sustainability transitions in agrifood systems? An exploration of conceptual approaches using international comparative case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raizes : Revista de Ciências Sociais e Econômicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (2), pp.313-329. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.144-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37370/raizes.2019.v39.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948951v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A construção das políticas estaduais de agroecologia e produção orgânica no Brasil</w:t>
               </w:r>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Niederle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianna Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,282 +4134,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Values-Based Supply Chains as a Tool for Territorial Development: A Comparative Analysis of Three European Organic Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalités et perspectives de l’écologisation en arboriculture fruitière - Pour une approche intégrée à partir du cas des vergers de pêchers et d’abricotiers en Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rike Stotten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Pugliese</w:t>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Schermer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138445077696033E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996000v1</w:t>
+                <w:t xml:space="preserve">hal-01675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités et perspectives de l’écologisation en arboriculture fruitière - Pour une approche intégrée à partir du cas des vergers de pêchers et d’abricotiers en Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Values-Based Supply Chains as a Tool for Territorial Development: A Comparative Analysis of Three European Organic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rike Stotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.135-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675819v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values and Volume in Sustainable Organic Market Chains: A Multi-perspectival Analysis</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disqualifier les labels pour requalifier produits, acteurs et lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,690 +4679,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’une charte l’autre : le processus de révision de la charte des AMAP comme indicateur d’une institution qui se renforce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415260v1</w:t>
+                <w:t xml:space="preserve">hal-02996080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien des valeurs dans la croissance de la bio. Enseignements du projet HealthyGrowth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecology: polysemy, pluralism and controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4721193663248047E12⟩</w:t>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422ASOC129711V1932016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652915v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology: polysemy, pluralism and controversies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (3), 17 p. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1809-4422ASOC129711V1932016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606897v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une charte l’autre : le processus de révision de la charte des AMAP comme indicateur d’une institution qui se renforce</w:t>
+                <w:t xml:space="preserve">Maintien des valeurs dans la croissance de la bio. Enseignements du projet HealthyGrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+                <w:t xml:space="preserve">N. Egon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.11966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4721193663248047E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996080v1</w:t>
+                <w:t xml:space="preserve">hal-01652915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">The resilience of family farms: Towards a relational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (Avril), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478345v1</w:t>
+                <w:t xml:space="preserve">hal-01278215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of family farms: Towards a relational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (Avril), pp.111-122. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278215v1</w:t>
+                <w:t xml:space="preserve">halshs-03478345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation variétale en Prunus, 1960-2013 : les enseignements d’une analyse socio-historique co-construite avec les acteurs</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Aubenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (65), pp.5-18</w:t>
@@ -5766,51 +5766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (2), pp.221-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6432,51 +6432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diversidade dos circuitos curtos de alimentos ecologicos : o caso brasileiro e frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,570 +6521,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">L'écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644660v1</w:t>
+                <w:t xml:space="preserve">hal-02650487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650487v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939080v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.49-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960712001038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019370v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The civic and social dimensions of food production and distribution in alternative food networks in France and Southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8136,77 +8136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8329,235 +8329,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des formes de transition vers des agricultures plus écologiques : les cas de l’agriculture biologique et de la protection intégrée</w:t>
+                <w:t xml:space="preserve">Conversion to organic farming: a multidimensional research object at the crossroads of agricultural and social sciences. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/vagn-2357⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2008007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667262v1</w:t>
+                <w:t xml:space="preserve">hal-02666806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion to organic farming: a multidimensional research object at the crossroads of agricultural and social sciences. A review</w:t>
+                <w:t xml:space="preserve">Analyse des formes de transition vers des agricultures plus écologiques : les cas de l’agriculture biologique et de la protection intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (1), pp.97-112. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.483-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2008007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/vagn-2357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666806v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur est-il soluble dans le citoyen ?</w:t>
               </w:r>
@@ -9047,320 +9047,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling shared uncertainties: Local partnerships between producers and consumers</w:t>
+                <w:t xml:space="preserve">Dossier Le naturel et la qualité - Introduction. Démarches de valorisation des produits agricoles : les nouvelles figures de l'alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (383-384), pp.383-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680961v1</w:t>
+                <w:t xml:space="preserve">hal-00359117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et qualification des produits. Coopération de scientifiques et d’agriculteurs autour de la nutrition méditerranéenne.</w:t>
+                <w:t xml:space="preserve">Settling shared uncertainties: Local partnerships between producers and consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.324-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9523.2005.00308.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss:2005061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02671232v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Le naturel et la qualité - Introduction. Démarches de valorisation des produits agricoles : les nouvelles figures de l'alimentaire</w:t>
+                <w:t xml:space="preserve">Santé et qualification des produits. Coopération de scientifiques et d’agriculteurs autour de la nutrition méditerranéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 13 (383-384), pp.383-384</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 13 (4), pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss:2005061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359117v1</w:t>
+                <w:t xml:space="preserve">hal-02671232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Démarches de valorisation des produits agricoles : les nouvelles figures de l’alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (4), pp.383-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9666,277 +9666,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05301036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transformative and critical perspective on the territorialisation and ecologisation of agrifood systems: learnings</w:t>
+                <w:t xml:space="preserve">Pour une approche critique et transformative des transitions agroécologiques territoriales : l’expérience du réseau international ATTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Schmitt</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéline Bellom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Miller</w:t>
+                <w:t xml:space="preserve">Jocelyn Parot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA 2024 - Special Session “Places for sustainable food: what’s behind and beyond the relocation of food systems? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">Savoir habiter la Terre et ses limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Earth, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300323v1</w:t>
+                <w:t xml:space="preserve">hal-05268698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche critique et transformative des transitions agroécologiques territoriales : l’expérience du réseau international ATTER</w:t>
+                <w:t xml:space="preserve">A transformative and critical perspective on the territorialisation and ecologisation of agrifood systems: learnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Parot</w:t>
+                <w:t xml:space="preserve">Michelle Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir habiter la Terre et ses limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Earth, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ERSA 2024 - Special Session “Places for sustainable food: what’s behind and beyond the relocation of food systems? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268698v1</w:t>
+                <w:t xml:space="preserve">hal-05300323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lock-in effects and transition pathways at national and regional scales</w:t>
               </w:r>
@@ -10335,312 +10335,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transições agroecológicas em sistemas agroalimentares territoriais (Brasil, França, Estados Unidos, Reino Unido, Itália)</w:t>
+                <w:t xml:space="preserve">Transdisciplinarity for agroecological transitions at the scale of territorial food systems: insights from action research experiences in different contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara van Dyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Congresso Brasileiro de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABA, Nov 2023, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ESRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300311v1</w:t>
+                <w:t xml:space="preserve">hal-04234174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account the diversity of the visions of ecologisation in facilitating processes of agri-food systems transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX congreso international de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinarity for agroecological transitions at the scale of territorial food systems: insights from action research experiences in different contexts</w:t>
+                <w:t xml:space="preserve">Transições agroecológicas em sistemas agroalimentares territoriais (Brasil, França, Estados Unidos, Reino Unido, Itália)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XII Congresso Brasileiro de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABA, Nov 2023, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234174v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining political ecology and pragmatist sociology to address just ecological food systems’ transformations at the territorial scale</w:t>
               </w:r>
@@ -10741,450 +10741,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statement on policies (session 4)</w:t>
+                <w:t xml:space="preserve">CONGRES MONDIAL D'AGROFORESTERIE Agroecological transitions at the territorial scale: a sociological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U.S. Agroecology Summit 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vermont, May 2023, Kansas City (US), United States</w:t>
+              <w:t xml:space="preserve">Congrès Mondial d'Agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200393v1</w:t>
+                <w:t xml:space="preserve">hal-04234173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONGRES MONDIAL D'AGROFORESTERIE Agroecological transitions at the territorial scale: a sociological perspective</w:t>
+                <w:t xml:space="preserve">Statement on policies (session 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial d'Agroforesterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">U.S. Agroecology Summit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vermont, May 2023, Kansas City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234173v1</w:t>
+                <w:t xml:space="preserve">hal-04200393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique ordinaire de la transition alimentaire dans les territoires: des médiations par les attachements sensibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maillages et essaimages : Rôles d’intermédiation, temporalités, et enjeux pour la démocratie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
+                <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque final du programme Cit’In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332281v1</w:t>
+                <w:t xml:space="preserve">hal-03332294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillages et essaimages : Rôles d’intermédiation, temporalités, et enjeux pour la démocratie alimentaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological transitions in territorial agrifood systems: addressing inclusion and participation by combining an analytical and a reflexive stance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martina Tuscano</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du programme Cit’In</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Agroecology Europe Forum, Agroecology to regenerate our food systems and communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Barcelone, Spain. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332294v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions in territorial agrifood systems: addressing inclusion and participation by combining an analytical and a reflexive stance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique ordinaire de la transition alimentaire dans les territoires: des médiations par les attachements sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum, Agroecology to regenerate our food systems and communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Barcelone, Spain. 6p</w:t>
+              <w:t xml:space="preserve">Colloque international “Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761694v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transição agroecológica na escala dos sistemas agroalimentares na França e no Brasil. Uma abordagem sistêmica e territorial</w:t>
               </w:r>
@@ -11239,64 +11239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la transition alimentaire dans les territoires : des mécanismes d’enrôlement à l’épreuve des attachements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,204 +11479,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Norms and Accountability in Food Consumption: Experimentation of New Consumption Practices within a Public Program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Tuscano</w:t>
+                <w:t xml:space="preserve">Contribuições de uma Abordagem Sistêmica e Territorial para os Estudos sobre Políticas Públicas e Segurança Alimentar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terena Peres De Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Luís Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII European Society for Rural Sociology Congress "Rural futures in a complex world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional da Associação Nacional de Pós-Graduação e Pesquisa em Ambiente e Sociedade (ANPPAS): conexões, democracia e sustentabilidade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brasília, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615337v1</w:t>
+                <w:t xml:space="preserve">hal-02990135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuições de uma Abordagem Sistêmica e Territorial para os Estudos sobre Políticas Públicas e Segurança Alimentar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliano Luís Palm</w:t>
+                <w:t xml:space="preserve">The Emergence of Norms and Accountability in Food Consumption: Experimentation of New Consumption Practices within a Public Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional da Associação Nacional de Pós-Graduação e Pesquisa em Ambiente e Sociedade (ANPPAS): conexões, democracia e sustentabilidade.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brasília, Brazil</w:t>
+              <w:t xml:space="preserve">XXVIII European Society for Rural Sociology Congress "Rural futures in a complex world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990135v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transitions between determinist and open-ended visions</w:t>
               </w:r>
@@ -11971,247 +11971,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of traditional foods in food system agroecological transitions</w:t>
+                <w:t xml:space="preserve">Construire des analyses partagées des mécanismes de verrouillage et de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale “Agriculture and Food in an Urbanizing Society” – III AgUrb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque Les Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965768v1</w:t>
+                <w:t xml:space="preserve">hal-02965735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions between determinist and open-ended visions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of traditional foods in food system agroecological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Agroecology Europe Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Conférence Internationale “Agriculture and Food in an Urbanizing Society” – III AgUrb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761729v1</w:t>
+                <w:t xml:space="preserve">hal-02965768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des analyses partagées des mécanismes de verrouillage et de transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological transitions between determinist and open-ended visions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">2nd Agroecology Europe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965735v1</w:t>
+                <w:t xml:space="preserve">hal-03761729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O papel dos alimentos tradicionais e artesanais na transição agroecologica dos sistemas alimentares</w:t>
               </w:r>
@@ -12385,381 +12385,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory assessment tool to evaluate the environmental, health, social and territorial impact of our plate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing ecological and health dimensions in agri-food system transitions: an interdisciplinary and comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISARA, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943534v1</w:t>
+                <w:t xml:space="preserve">hal-02990280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How farmers deal with agroecological transition? Production and circulation of knowledge in 4 French farmers’ groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological transitions within agri-food systems: a Franco-Brazilian comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Darolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland. 2p</w:t>
+              <w:t xml:space="preserve">8th AESOP-Sustainable Food Planning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Nov 2017, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990327v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing ecological and health dimensions in agri-food system transitions: an interdisciplinary and comparative perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exploratory assessment tool to evaluate the environmental, health, social and territorial impact of our plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lopez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISARA, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990280v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological transitions within agri-food systems: a Franco-Brazilian comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How farmers deal with agroecological transition? Production and circulation of knowledge in 4 French farmers’ groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moacir Darolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th AESOP-Sustainable Food Planning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Nov 2017, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cracovie, Poland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01579748v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing Social Science in Agroecological Transition. The setting of a collaborative observatory of social dynamics in innovative rural projects</w:t>
               </w:r>
@@ -12916,2065 +12916,2065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agronomiques au système agrialimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From orchard to agri-food system redesign to reduce pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Kouchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Ruynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PRUNUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 30 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797032v1</w:t>
+                <w:t xml:space="preserve">hal-02739697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARDU. ARboriculture Durable: approches interdisciplinaires</w:t>
+                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. 21 p</w:t>
+              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Louvain-la-Neuve, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801861v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencias e perspectivas franco-brasileiras sobre circuitos curtos e sistemas alimentares territoriais</w:t>
+                <w:t xml:space="preserve">A Franco-Brazilian perspective on agroecological transitions within territorial agrifood systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primeiro forum franco-brasileiro dos circuitos curtos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pinheiral, Brasil. 27 p</w:t>
+              <w:t xml:space="preserve">Agroecology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603597v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From orchard to agri-food system redesign to reduce pesticide use</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiencing justice and fairness in agroecological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739697v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing justice and fairness in agroecological networks</w:t>
+                <w:t xml:space="preserve">Le lien aux parties prenantes dans des recherches sur l’écologisation des systèmes agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 13 p</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme ECOSERV de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604041v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien aux parties prenantes dans des recherches sur l’écologisation des systèmes agri-alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux et les défis pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme ECOSERV de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisième Forum « Recherche et territoire »: L’Ardèche, terre d’expérimentation agricole.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965791v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et les défis pour l’avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prevost</w:t>
+                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires et des territoires en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Forum « Recherche et territoire »: L’Ardèche, terre d’expérimentation agricole.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Colloque international « la renaissance rurale d’un siècle à l’autre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965820v1</w:t>
+                <w:t xml:space="preserve">hal-01606689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires et des territoires en construction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prunus - Réalités et perspectives de l'écologisation en arboriculture fruitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « la renaissance rurale d’un siècle à l’autre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.8</w:t>
+              <w:t xml:space="preserve">PRUNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606689v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunus - Réalités et perspectives de l'écologisation en arboriculture fruitière</w:t>
+                <w:t xml:space="preserve">Values and volumes in sustainable organic markets chains – a multiperspectival analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Garcon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egon Noe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRUNUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 12 p</w:t>
+              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313366v1</w:t>
+                <w:t xml:space="preserve">hal-01603654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values and volumes in sustainable organic markets chains – a multiperspectival analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pratiques agronomiques au système agrialimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ruynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Egon Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 21 p</w:t>
+              <w:t xml:space="preserve">Séminaire PRUNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603654v1</w:t>
+                <w:t xml:space="preserve">hal-02797032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
+                <w:t xml:space="preserve">ARDU. ARboriculture Durable: approches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Louvain-la-Neuve, France. 22 p</w:t>
+              <w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603613v1</w:t>
+                <w:t xml:space="preserve">hal-02801861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Franco-Brazilian perspective on agroecological transitions within territorial agrifood systems</w:t>
+                <w:t xml:space="preserve">Experiencias e perspectivas franco-brasileiras sobre circuitos curtos e sistemas alimentares territoriais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moacir Darolt</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Primeiro forum franco-brasileiro dos circuitos curtos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pinheiral, Brasil. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990501v1</w:t>
+                <w:t xml:space="preserve">hal-01603597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer arboriculture et élevage. Quels challenges à relever ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A territorial approach to Values Based Food Chains - a comparison of three organic regions in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rike Stotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cazaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+                <w:t xml:space="preserve">Patricia Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Techniques Interrégionales Fruits Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche en Agriculture Biologique (GRAB). FRA., Feb 2016, Avignon, France. 20 p</w:t>
+              <w:t xml:space="preserve">24th World Congress of Rural Sociology (IRSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801357v1</w:t>
+                <w:t xml:space="preserve">halshs-03478497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A territorial approach to Values Based Food Chains - a comparison of three organic regions in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Schermer</w:t>
+                <w:t xml:space="preserve">Associer arboriculture et élevage. Quels challenges à relever ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pugliese</w:t>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Congress of Rural Sociology (IRSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres Techniques Interrégionales Fruits Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Agriculture Biologique (GRAB). FRA., Feb 2016, Avignon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03478497v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires territoriaux en construction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dynamiques rurales, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082812v1</w:t>
+                <w:t xml:space="preserve">hal-02965840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires territoriaux en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Louvain, France</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dynamiques rurales, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965840v1</w:t>
+                <w:t xml:space="preserve">hal-02082812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic farming as a factor for territorial development: a comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+                <w:t xml:space="preserve">Christoph Furtschegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lucas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
+              <w:t xml:space="preserve">26. European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom. 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742520v1</w:t>
+                <w:t xml:space="preserve">hal-01601567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farming as a factor for territorial development: a comparative perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom. 212 p</w:t>
+              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601567v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
+                <w:t xml:space="preserve">Interactions entre bio et conventionnel : processus d’influence et de re-différenciation. Cas d’études ardéchois et drômois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas J.</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Formats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950995v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre bio et conventionnel : processus d’influence et de re-différenciation. Cas d’études ardéchois et drômois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Formats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797477v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives sociologiques sur la transition agroécologique. Pour un pluralisme théorique et méthodologique</w:t>
+                <w:t xml:space="preserve">L’âge d’or de la pêche, et après ? Adaptation, résistance et recomposition des mondes paysans face au marché « globalisé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition agroécologique de l’agriculture : concepts et actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. 27 p</w:t>
+              <w:t xml:space="preserve">4e journées Petites Paysanneries : Les (petites) paysanneries et le marché, quels rapports ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Meknès, Maroc. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797716v1</w:t>
+                <w:t xml:space="preserve">hal-01602172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecter agriculture, alimentation et environnement : vers des systèmes agri-alimentaires plus durables ?</w:t>
               </w:r>
@@ -15105,178 +15105,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âge d’or de la pêche, et après ? Adaptation, résistance et recomposition des mondes paysans face au marché « globalisé »</w:t>
+                <w:t xml:space="preserve">Perspectives sociologiques sur la transition agroécologique. Pour un pluralisme théorique et méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Garçon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e journées Petites Paysanneries : Les (petites) paysanneries et le marché, quels rapports ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Meknès, Maroc. 14 p</w:t>
+              <w:t xml:space="preserve">Transition agroécologique de l’agriculture : concepts et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602172v1</w:t>
+                <w:t xml:space="preserve">hal-02797716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming as a factor for territorial development: a comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Furtschegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15472,273 +15472,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une charte l’autre. Le processus de révision de la charte des AMAP comme indicateur d’une institution qui se renforce ?</w:t>
+                <w:t xml:space="preserve">From genetics to marketing (and through hidden connexions and interdependencies): an integrative approach of the ecologisation of fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2014, Montpellier, France. 18 p</w:t>
+              <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794473v1</w:t>
+                <w:t xml:space="preserve">hal-02742384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genetics to marketing (and through hidden connexions and interdependencies): an integrative approach of the ecologisation of fruit production</w:t>
+                <w:t xml:space="preserve">D’une charte l’autre. Le processus de révision de la charte des AMAP comme indicateur d’une institution qui se renforce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t>
+              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2014, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742384v1</w:t>
+                <w:t xml:space="preserve">hal-02794473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15947,286 +15947,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesenhar a confiança nos sistemas agroalimentares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of niches’ diversity in sustainable agri-food transition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès Brésilien d'Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brasil. 27 p</w:t>
+              <w:t xml:space="preserve">4th IST Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601301v1</w:t>
+                <w:t xml:space="preserve">hal-02805383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of niches’ diversity in sustainable agri-food transition processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+                <w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IST Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">DinABio 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805383v1</w:t>
+                <w:t xml:space="preserve">hal-02806049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redesenhar a confiança nos sistemas agroalimentares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DinABio 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t>
+              <w:t xml:space="preserve">8. Congrès Brésilien d'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brasil. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806049v1</w:t>
+                <w:t xml:space="preserve">hal-01601301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension sociologique des innovations : une approche dynamique</w:t>
               </w:r>
@@ -16415,51 +16415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS-RT38: Sociologie de l'environnement et du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16799,51 +16799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The increasing role of civil society and the place of agroecology in alternative food systems in France and Southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16881,51 +16881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abricot, fruit d'un terroir. La diversité de l'abricot, une richesse attachée au terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17058,51 +17058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t>
@@ -17397,614 +17397,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation de la société civile pour le développement d’une agriculture plus durable : moteur et instrument d’un processus d’écologisation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques territoriales de transition vers l'agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Duffaud-Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecologisation des politiques publiques et des pratiques agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les transversalités de l'Agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802702v1</w:t>
+                <w:t xml:space="preserve">hal-02746017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les transitions vers l’agriculture biologique : une approche à l’échelle d’un système agri-alimentaire territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Isle sur la Sorgue, France. 20 p</w:t>
+              <w:t xml:space="preserve">Ecologisation des politiques publiques et des pratiques agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808406v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques territoriales de transition vers l'agriculture biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transversalités de l'Agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Isle sur la Sorgue, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746017v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions vers l’agriculture biologique : une approche à l’échelle d’un système agri-alimentaire territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation de la société civile pour le développement d’une agriculture plus durable : moteur et instrument d’un processus d’écologisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Cambien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des politiques publiques et des pratiques agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque Ecologisation des politiques publiques et des pratiques agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805749v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia, movimento social, ciência, práticas e políticas públicas: Uma abordagem comparativa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
+                <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelo a .V.de Sá Mazarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congresso Brasileiro de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">24. ESRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748424v1</w:t>
+                <w:t xml:space="preserve">hal-02804477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Agroecologia, movimento social, ciência, práticas e políticas públicas: Uma abordagem comparativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo a .V.de Sá Mazarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. ESRS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
+              <w:t xml:space="preserve">7. Congresso Brasileiro de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804477v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des attentes et pratiques des mangeurs… à la redéfinition des systèmes agri-alimentaires</w:t>
               </w:r>
@@ -18141,51 +18141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between organic farming and agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18243,450 +18243,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bio comme reconfigurateur des controverses sur les pesticides et les OGM (1995-2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROJETS MULTI-ACTEURS ET POLITIQUES PUBLIQUES : UN MOYEN DE DEVELOPPER LES SYSTEMES BAS INTRANTS ET L'AGRICULTURE BIOLOGIQUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium ISDA 2010 : innovation et développement durable dans l'agriculture et l'agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cirad, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757011v1</w:t>
+                <w:t xml:space="preserve">hal-00519567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJETS MULTI-ACTEURS ET POLITIQUES PUBLIQUES : UN MOYEN DE DEVELOPPER LES SYSTEMES BAS INTRANTS ET L'AGRICULTURE BIOLOGIQUE ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium ISDA 2010 : innovation et développement durable dans l'agriculture et l'agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cirad, Jun 2010, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519567v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+                <w:t xml:space="preserve">Are supermarkets an appropriate tool for facilitating the transition to low input farming practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wierzbicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Lehota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173185v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are supermarkets an appropriate tool for facilitating the transition to low input farming practices?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bio comme reconfigurateur des controverses sur les pesticides et les OGM (1995-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Szabo</w:t>
+                <w:t xml:space="preserve">Gilles Tétart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozsef Lehota</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754561v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets multi-acteurs et politiques publiques : un moyen de développer les systèmes à bas intrants et l’agriculture biologique</w:t>
               </w:r>
@@ -18961,51 +18961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The building of sustainable wheat growing: the role of local-based knowledge in the process of extension of scientific knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19315,64 +19315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinabio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19555,303 +19555,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les pesticides : Entre modernisation écologique et écologisation de l’agriculture</w:t>
+                <w:t xml:space="preserve">Is local (food system) beautiful?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès de l'AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">2. Conference on Sustainable Consumption. Sustainable Consumption and Alternative Agri-Food Systems : an International Working Conference for Social Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arlon, Belgium. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812882v1</w:t>
+                <w:t xml:space="preserve">hal-02815606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion to organic horticulture: a multidimensional issue and an example for transitions towards sustainability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire les pesticides : Entre modernisation écologique et écologisation de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Symposium on Horticulture in Europe (SHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">18. Congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757015v1</w:t>
+                <w:t xml:space="preserve">hal-02812882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is local (food system) beautiful?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion to organic horticulture: a multidimensional issue and an example for transitions towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Bressoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fauriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference on Sustainable Consumption. Sustainable Consumption and Alternative Agri-Food Systems : an International Working Conference for Social Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Arlon, Belgium. 12 p</w:t>
+              <w:t xml:space="preserve">1.Symposium on Horticulture in Europe (SHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815606v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of winter wheat production: a path-dependency analysis</w:t>
               </w:r>
@@ -20228,299 +20228,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting to organic horticulture as socio-technical trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Des paradigmes en matière de protection des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel Fauriel</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congress of the European Society for Rural Sociology : Mobilities, Vulnerabilities and Sustainabilities: new questions and challenges for rural Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">GéDuPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Avignon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195417v1</w:t>
+                <w:t xml:space="preserve">hal-02816091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paradigmes en matière de protection des cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Converting to organic horticulture as socio-technical trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Deverre</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéDuPIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Avignon, France. 11 p</w:t>
+              <w:t xml:space="preserve">22. Congress of the European Society for Rural Sociology : Mobilities, Vulnerabilities and Sustainabilities: new questions and challenges for rural Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816091v1</w:t>
+                <w:t xml:space="preserve">hal-01195417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To design or to redesign : how can indicators contribute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21919,51 +21919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions vers l'agriculture biologique: pratiques et accompagnements pour des systèmes innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae Educagri Editions, 316 p., 2009, Sciences en Partage (Quae), 978-2-7592-0502-8 978-2-84444-756-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22738,299 +22738,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching, training and learning for the agroecology transition : a french-brazilian perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
+                <w:t xml:space="preserve">Taking into account the ontological relationship to change in agroecological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Rivera-Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
+              <w:t xml:space="preserve">, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-176, 2021, 978-2-8076-1852-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 978-2-8076-1852-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594015v1</w:t>
+                <w:t xml:space="preserve">hal-03764171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the ontological relationship to change in agroecological transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+                <w:t xml:space="preserve">Teaching, training and learning for the agroecology transition : a french-brazilian perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Darolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florette Rengard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Iceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre, Terry Marsden (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 37, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-8076-1852-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.153-176, 2021, 978-2-8076-1852-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764171v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant breeding for agroecology: a sociological analysis of the co-creation of varieties and their relevant collectives</w:t>
               </w:r>
@@ -23042,51 +23042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre &amp; Terry Mardsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23191,230 +23191,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajetória e dinâmica comparada da agroecologia no Brasil e na França</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion : Alimentation et saisonnalité : une relation en permanente redéfinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversidade, Meio Ambiente e Desenvolvimento Sustentável</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’alimentation au fil des saisons. La saisonnalité des pratiques alimentaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542113v1</w:t>
+                <w:t xml:space="preserve">hal-03550118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Alimentation et saisonnalité : une relation en permanente redéfinition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajetória e dinâmica comparada da agroecologia no Brasil e na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago De Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Branderburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chéophas de F. De Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’alimentation au fil des saisons. La saisonnalité des pratiques alimentaires.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversidade, Meio Ambiente e Desenvolvimento Sustentável</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Editora Conhecimento Livre, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37423/200300511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550118v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indétermination performative d’instruments d’action publique pour la transition agroécologique</w:t>
               </w:r>
@@ -23508,51 +23508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Evolução da Política de Agroecologia no Paraná (2008-2019): Avanços e recuos de uma trajetória pioneira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23862,51 +23862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensões éticas e sociais da produção e distribuição de alimentos em redes alternativas na França e no Sul do Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23948,90 +23948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redes alimentares alternativas e novas relações produção-consumo na França e no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cleofas Faggion Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24050,381 +24050,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes alimentares alternativas e novas relações produção-consumo na França e no Brasil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
+                <w:t xml:space="preserve">Agroecologia : polissemia , pluralismo e controvérsias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110677v1</w:t>
+                <w:t xml:space="preserve">hal-01181044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia : polissemia , pluralismo e controvérsias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+                <w:t xml:space="preserve">Institucionalização do movimento ecológico na agricultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181044v1</w:t>
+                <w:t xml:space="preserve">hal-01182252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institucionalização do movimento ecológico na agricultura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+                <w:t xml:space="preserve">Redes alimentares alternativas e novas relações produção-consumo na França e no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cleofas Faggion Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182252v1</w:t>
+                <w:t xml:space="preserve">hal-02110677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24803,77 +24803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Renting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adanella Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S.C. (han) Wiskerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Brunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems research into the 21st century: The new dynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25004,558 +25004,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00727078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système agro-alimentaire façonné autour de la protection chimique des cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hochereau</w:t>
+                <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des systèmes de cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 250 p., 2011, 978-2-7592-1676-5</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri Editions Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sciences en Partage (Quae), 978-2-84444-854-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805320v1</w:t>
+                <w:t xml:space="preserve">hal-02805981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AMAP : une écologisation négociée, ou de nouvelles formes de normalisation inéquitables ?</w:t>
+                <w:t xml:space="preserve">Qualification et mise en marché des produits : freins ou appuis au changement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et protéger l'environnement. Opposition ou convergence?</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 202 p., 2011, 978-2296541801</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage, 9782759216765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807851v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repenser la protection des cultures : innovation et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions, pp. 101 à 128, 2011, 979-10-275-098-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educagri Editions Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02805981v1</w:t>
+                <w:t xml:space="preserve">hal-01687466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification et mise en marché des produits : freins ou appuis au changement?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système agro-alimentaire façonné autour de la protection chimique des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejane R. Paratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage, 9782759216765</w:t>
+              <w:t xml:space="preserve">Repenser la protection des systèmes de cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 250 p., 2011, 978-2-7592-1676-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198027v1</w:t>
+                <w:t xml:space="preserve">hal-02805320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les AMAP : une écologisation négociée, ou de nouvelles formes de normalisation inéquitables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures : innovation et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri Editions, pp. 101 à 128, 2011, 979-10-275-098-7</w:t>
+              <w:t xml:space="preserve">Consommer et protéger l'environnement. Opposition ou convergence?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 202 p., 2011, 978-2296541801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687466v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des acteurs publics et privés</w:t>
               </w:r>
@@ -25580,51 +25580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25701,51 +25701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25790,294 +25790,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la santé des plantes dans une optique de développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lutte chimique au coeur de la construction du système agri-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejane R. Paratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures - Innovations et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions/editions Quae, pp.17-28, 2011</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae Educagri Editions ; AgriParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1675-5 978-2-84444-854-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03464480v1</w:t>
+                <w:t xml:space="preserve">hal-02805573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte chimique au coeur de la construction du système agri-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion de la santé des plantes dans une optique de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Ricci; Sibylle Bui; Claire Lamine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1675-5 978-2-84444-854-5</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures - Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions/editions Quae, pp.17-28, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805573v1</w:t>
+                <w:t xml:space="preserve">halshs-03464480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et débats actuels sur la conversion à l'AB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26115,51 +26115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion to organic farming: A multidimensional research object at the crossroads of agricultural and social sciences - A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26232,51 +26232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imbrication des conditions facilitant la conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions vers l'agriculture biologique. Pratiques et accompagnements pour des systèmes innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26632,246 +26632,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing IPM - A gradual path involving many stakeholders - Policy Brief No. 1</w:t>
+                <w:t xml:space="preserve">The potential role of supermarket procurement strategies as drivers of IPM - Policy Brief No. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane R. Paratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2010, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189962v1</w:t>
+                <w:t xml:space="preserve">hal-01189963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential role of supermarket procurement strategies as drivers of IPM - Policy Brief No. 2</w:t>
+                <w:t xml:space="preserve">Implementing IPM - A gradual path involving many stakeholders - Policy Brief No. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane R. Paratte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010, 6 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Buurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189963v1</w:t>
+                <w:t xml:space="preserve">hal-01189962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27024,64 +27024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise da transição ecológica de sistemas agrialimentares territoriais: Ensinamentos de uma comparação franco-brasileira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Darolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27112,51 +27112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une charte l'autre. Le processus de révision de la charte des AMAP comme indicateur d'une institution qui se renforce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27206,77 +27206,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXCIPIENT. EXpérimentations CItoyennes, Passeurs d'Initiatives, et ENgagements dans la Transition agricole et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27320,51 +27320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Assiette et le Territoire. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28177,51 +28177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Buurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -28537,51 +28537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimone Rozendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747594v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez-Merino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105102ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pugliese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaime Berti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1223270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206231120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Petersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2055468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dodet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demen&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rotival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Latr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20864" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T8DFHK93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Lu&#237;s Palm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Job Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2021.v41.739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Viega Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Stolarski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves de Souza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Roberto Darolt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Veiga Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2019.v39.112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;neau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Colonna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Freitas Ewald Strauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33240/rba.v14i2.22957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1432517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stotten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Egon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721193663248047E12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Norder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ASOC129711V1932016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Strauss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.01.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D64MV5T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GWJKFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDWC4LW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n0zd-2s10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vagn-2357" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mx3g-0n16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658230v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2005.00308.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CTRHV1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671232v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005061" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359117v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.451.0167" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Parot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312186v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Dyck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965700v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965768v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva J.C.B.V" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ruynat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739697v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603654v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pugliese" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601567v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Furtschegger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797477v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603743v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607510v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794473v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742384v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601301v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807849v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Bomfim Oliveira Junior" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Pedro Santos Junior" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803285v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603735v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807540v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811486v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808406v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Duffaud-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cambien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo a .V.de S&#225; Mazarotto" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807680v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757011v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haynes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierzbicka" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Lehota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scherer-Haynes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757909v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751471v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594013v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812882v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757015v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815606v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822205v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819368v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan. S. Buurma" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin.M. L. Burnett" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195417v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816091v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824775v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763127v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601562v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esrs2015.hutton.ac.uk/sites/www.esrs2015.eu/files/bookofabstracts_13Aug(1).pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg A." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schneider" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945945v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/sustainable-agri-food-systems-9781350101142/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545007v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tadeu da Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978854443601.1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladiscussion.fr/la-fabrique-sociale-de-lecologisation-de-lagriculture/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Billaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812561v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yvesmichel.org/product-page/societe-civile/les-amap-un-nouveau-pacte-entre-producteurs-et-consommateurs/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815237v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100634400" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300302v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Anderson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caswell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550123v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542113v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago De Abreu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Branderburg" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ch&#233;ophas de F. De Alencar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37423/200300511" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550118v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949232v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hauer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/594171/1/Sabourin%26al-LIVRO%20PEAPO%20-%2020967_vers%C3%A3o%20do%20autor.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356664v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798178v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA15&amp;amp;lpg=PA15&amp;amp;dq=G%C3%A9n%C3%A9rer+et+int%C3%A9grer+les+connaissances.+Penvern&amp;amp;source=bl&amp;amp;ots=b6pWUeosji&amp;amp;sig=84QcRaU-85w_iJp01JoNlGenbGM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiizu72t7HMAhWDiCwKHbeoC_YQ6AEIIzAA#v=onepage&amp;amp;q=G%C3%A9n%C3%A9rer%20et%20int%C3%A9grer%20les%20connaissances.%20Penvern&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978388v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182823v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110677v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181044v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182252v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810856v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. (han) Wiskerke" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285952.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727078v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00727078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805320v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807851v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285954.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198027v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478468v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198026v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464480v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805573v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822021v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817733v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048126651" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_40" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811889v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1115-transitions-vers-l-agriculture-biologique.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478510v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189962v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189963v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502432v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001977v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004070v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550141v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bird" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478528v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Knickel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819580v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823694v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimone Rozendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747594v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez-Merino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pugliese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaime Berti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1223270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105102ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206231120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dodet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demen&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rotival" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Latr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20864" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T8DFHK93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Petersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2055468" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Lu&#237;s Palm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Job Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2021.v41.739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Stolarski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves de Souza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Roberto Darolt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Viega Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Veiga Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2019.v39.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.03.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;neau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Colonna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Freitas Ewald Strauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33240/rba.v14i2.22957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1432517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stotten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Norder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ASOC129711V1932016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Egon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721193663248047E12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Strauss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.01.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D64MV5T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GWJKFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDWC4LW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n0zd-2s10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666806v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vagn-2357" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mx3g-0n16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658230v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2005.00308.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CTRHV1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.451.0167" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Parot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Miller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312186v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234174v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Dyck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161391v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300311v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234173v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761694v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990135v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965700v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965735v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943534v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990327v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva J.C.B.V" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ruynat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603613v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990501v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604041v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965820v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797032v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603597v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pugliese" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601567v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Furtschegger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797477v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603743v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607510v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742384v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794473v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807849v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Bomfim Oliveira Junior" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Pedro Santos Junior" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803285v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603735v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807540v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811486v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746017v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Duffaud-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805749v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cambien" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748424v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo a .V.de S&#225; Mazarotto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807680v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754561v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haynes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierzbicka" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Lehota" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scherer-Haynes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757909v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751471v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594013v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815606v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812882v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757015v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822205v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819368v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan. S. Buurma" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin.M. L. Burnett" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816091v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195417v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824775v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763127v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601562v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esrs2015.hutton.ac.uk/sites/www.esrs2015.eu/files/bookofabstracts_13Aug(1).pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg A." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schneider" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945945v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/sustainable-agri-food-systems-9781350101142/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545007v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tadeu da Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978854443601.1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladiscussion.fr/la-fabrique-sociale-de-lecologisation-de-lagriculture/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Billaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812561v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yvesmichel.org/product-page/societe-civile/les-amap-un-nouveau-pacte-entre-producteurs-et-consommateurs/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815237v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100634400" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300302v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Anderson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caswell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550123v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550118v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542113v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago De Abreu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Branderburg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ch&#233;ophas de F. De Alencar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37423/200300511" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949232v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hauer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/594171/1/Sabourin%26al-LIVRO%20PEAPO%20-%2020967_vers%C3%A3o%20do%20autor.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356664v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798178v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA15&amp;amp;lpg=PA15&amp;amp;dq=G%C3%A9n%C3%A9rer+et+int%C3%A9grer+les+connaissances.+Penvern&amp;amp;source=bl&amp;amp;ots=b6pWUeosji&amp;amp;sig=84QcRaU-85w_iJp01JoNlGenbGM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiizu72t7HMAhWDiCwKHbeoC_YQ6AEIIzAA#v=onepage&amp;amp;q=G%C3%A9n%C3%A9rer%20et%20int%C3%A9grer%20les%20connaissances.%20Penvern&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978388v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182823v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181044v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182252v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110677v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810856v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. (han) Wiskerke" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285952.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727078v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00727078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198027v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805320v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807851v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285954.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478468v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198026v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805573v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464480v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822021v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817733v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048126651" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_40" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811889v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1115-transitions-vers-l-agriculture-biologique.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478510v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189963v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189962v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502432v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001977v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004070v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550141v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bird" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478528v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Knickel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819580v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823694v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>