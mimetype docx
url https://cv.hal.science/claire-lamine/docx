--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -754,287 +754,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italian biodistricts and French territorial food projects: how science-policy-experience interplays shape the framings of transitions towards sustainable territorial food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démocratie alimentaire et approches sensibles dans la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adanella Rossi</w:t>
+                <w:t xml:space="preserve">Guy-El-Karim Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tuscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jenatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1223270⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’alimentation, un enjeu de justice sociale : mouvements alimentaires, politiques publiques et inégalités, 90, pp.377-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1105102ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400941v1</w:t>
+                <w:t xml:space="preserve">hal-04200962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie alimentaire et approches sensibles dans la transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Italian biodistricts and French territorial food projects: how science-policy-experience interplays shape the framings of transitions towards sustainable territorial food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Granchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+                <w:t xml:space="preserve">Giaime Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy-El-Karim Berthomé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgan Jenatton</w:t>
+                <w:t xml:space="preserve">Adanella Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, L’alimentation, un enjeu de justice sociale : mouvements alimentaires, politiques publiques et inégalités, 90, pp.377-399. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1105102ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1223270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200962v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the diversity of visions of ecologization in research and in support to agroecological transitions</w:t>
               </w:r>
@@ -1334,437 +1334,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du système agri-alimentaire territorial en sud Ardèche : co-construire une périodisation du passé… qui fasse sens pour l’avenir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruptures in the agroecological transitions: institutional change and policy dismantling in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dodet</w:t>
+                <w:t xml:space="preserve">Paulo Niederle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Demené</w:t>
+                <w:t xml:space="preserve">Paulo Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rotival</w:t>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Latré</w:t>
+                <w:t xml:space="preserve">Catia Grisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Peasant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03066150.2022.2055468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199470v1</w:t>
+                <w:t xml:space="preserve">hal-04022857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire intellectuelle d’une political ecology « latino-américaine » : une relecture émancipatrice des crises sociales et écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Jenatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helda Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3-4), pp.265-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2023007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures in the agroecological transitions: institutional change and policy dismantling in Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations du système agri-alimentaire territorial en sud Ardèche : co-construire une périodisation du passé… qui fasse sens pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Niederle</w:t>
+                <w:t xml:space="preserve">Camille Demené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Petersen</w:t>
+                <w:t xml:space="preserve">Denis Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Schmitt</w:t>
+                <w:t xml:space="preserve">Lucia Latré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peasant Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03066150.2022.2055468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04022857v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A territorially situated reading of agroecological transition processes: ecology of projects in the Sierra Fluminense Region</w:t>
               </w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Niederle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Niederle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianna Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,282 +4134,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités et perspectives de l’écologisation en arboriculture fruitière - Pour une approche intégrée à partir du cas des vergers de pêchers et d’abricotiers en Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Values-Based Supply Chains as a Tool for Territorial Development: A Comparative Analysis of Three European Organic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rike Stotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.135-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675819v1</w:t>
+                <w:t xml:space="preserve">hal-02996000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Values-Based Supply Chains as a Tool for Territorial Development: A Comparative Analysis of Three European Organic Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalités et perspectives de l’écologisation en arboriculture fruitière - Pour une approche intégrée à partir du cas des vergers de pêchers et d’abricotiers en Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rike Stotten</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138445077696033E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996000v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values and Volume in Sustainable Organic Market Chains: A Multi-perspectival Analysis</w:t>
               </w:r>
@@ -5108,481 +5108,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of family farms: Towards a relational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (Avril), pp.111-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.01.013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278215v1</w:t>
+                <w:t xml:space="preserve">halshs-03478345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">The resilience of family farms: Towards a relational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (Avril), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03478345v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation variétale en Prunus, 1960-2013 : les enseignements d’une analyse socio-historique co-construite avec les acteurs</w:t>
+                <w:t xml:space="preserve">Pour une approche systémique et pragmatique de la transition écologique des systèmes agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65 (65), pp.5-18</w:t>
+              <w:t xml:space="preserve">Cahiers de recherche sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pour une sociologie de la transition écologique, 58, pp.95-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222745v1</w:t>
+                <w:t xml:space="preserve">hal-01321524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche systémique et pragmatique de la transition écologique des systèmes agri-alimentaires</w:t>
+                <w:t xml:space="preserve">Innovation variétale en Prunus, 1960-2013 : les enseignements d’une analyse socio-historique co-construite avec les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de recherche sociologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pour une sociologie de la transition écologique, 58, pp.95-117</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (65), pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321524v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche systémique non réductionniste de la transition écologique des systèmes agri-alimentaires</w:t>
               </w:r>
@@ -6521,527 +6521,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+                <w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62, pp.57-70</w:t>
+              <w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650487v1</w:t>
+                <w:t xml:space="preserve">hal-02644660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">L'écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019370v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.49-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960712001038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644660v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S1966960712001038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939080v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The civic and social dimensions of food production and distribution in alternative food networks in France and Southern Brazil</w:t>
               </w:r>
@@ -7970,291 +7970,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des systèmes économes en intrants : quelles trajectoires et quel accompagnement pour les producteurs en grandes cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Omon</w:t>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Chantre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8, pp.105-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/7ea7-1b38⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195279v1</w:t>
+                <w:t xml:space="preserve">hal-01173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des systèmes économes en intrants : quelles trajectoires et quel accompagnement pour les producteurs en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Messean</w:t>
+                <w:t xml:space="preserve">Marion Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t>
+              <w:t xml:space="preserve">, 2010, 8, pp.105-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/7ea7-1b38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173190v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur est-il soluble dans le citoyen ?</w:t>
               </w:r>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéline Bellom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Parot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9916,217 +9916,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-in effects and transition pathways at national and regional scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECHANGES ET COMPARAISONS INTER-RÉGIONALES ET INTERNATIONALES SUR LES TRAJECTOIRES DES SYSTÈMES AGRIALIMENTAIRES TERRITORIAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Terry Marsden</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86 th Annual Meeting of the Rural Sociological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rural Sociological Society, Jul 2024, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">Assises territoriales de la transition agroécologique et de l’alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300383v1</w:t>
+                <w:t xml:space="preserve">hal-05312186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHANGES ET COMPARAISONS INTER-RÉGIONALES ET INTERNATIONALES SUR LES TRAJECTOIRES DES SYSTÈMES AGRIALIMENTAIRES TERRITORIAUX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lock-in effects and transition pathways at national and regional scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Nunes</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises territoriales de la transition agroécologique et de l’alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpeliier, France</w:t>
+              <w:t xml:space="preserve">86 th Annual Meeting of the Rural Sociological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rural Sociological Society, Jul 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312186v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges et comparaisons inter-régionales et internationales sur les trajectoires des systèmes agri-alimentaires territoriaux</w:t>
               </w:r>
@@ -10138,51 +10138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10335,312 +10335,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinarity for agroecological transitions at the scale of territorial food systems: insights from action research experiences in different contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the diversity of the visions of ecologisation in facilitating processes of agri-food systems transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">IX congreso international de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234174v1</w:t>
+                <w:t xml:space="preserve">hal-04161391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the diversity of the visions of ecologisation in facilitating processes of agri-food systems transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transições agroecológicas em sistemas agroalimentares territoriais (Brasil, França, Estados Unidos, Reino Unido, Itália)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX congreso international de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">XII Congresso Brasileiro de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABA, Nov 2023, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161391v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transições agroecológicas em sistemas agroalimentares territoriais (Brasil, França, Estados Unidos, Reino Unido, Itália)</w:t>
+                <w:t xml:space="preserve">Transdisciplinarity for agroecological transitions at the scale of territorial food systems: insights from action research experiences in different contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara van Dyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Congresso Brasileiro de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABA, Nov 2023, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ESRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300311v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining political ecology and pragmatist sociology to address just ecological food systems’ transformations at the territorial scale</w:t>
               </w:r>
@@ -10741,195 +10741,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONGRES MONDIAL D'AGROFORESTERIE Agroecological transitions at the territorial scale: a sociological perspective</w:t>
+                <w:t xml:space="preserve">Statement on policies (session 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial d'Agroforesterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">U.S. Agroecology Summit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vermont, May 2023, Kansas City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234173v1</w:t>
+                <w:t xml:space="preserve">hal-04200393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statement on policies (session 4)</w:t>
+                <w:t xml:space="preserve">CONGRES MONDIAL D'AGROFORESTERIE Agroecological transitions at the territorial scale: a sociological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U.S. Agroecology Summit 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vermont, May 2023, Kansas City (US), United States</w:t>
+              <w:t xml:space="preserve">Congrès Mondial d'Agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200393v1</w:t>
+                <w:t xml:space="preserve">hal-04234173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillages et essaimages : Rôles d’intermédiation, temporalités, et enjeux pour la démocratie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10987,204 +10987,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions in territorial agrifood systems: addressing inclusion and participation by combining an analytical and a reflexive stance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique ordinaire de la transition alimentaire dans les territoires: des médiations par les attachements sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum, Agroecology to regenerate our food systems and communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Barcelone, Spain. 6p</w:t>
+              <w:t xml:space="preserve">Colloque international “Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761694v1</w:t>
+                <w:t xml:space="preserve">hal-03332281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique ordinaire de la transition alimentaire dans les territoires: des médiations par les attachements sensibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological transitions in territorial agrifood systems: addressing inclusion and participation by combining an analytical and a reflexive stance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Agroecology Europe Forum, Agroecology to regenerate our food systems and communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Barcelone, Spain. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332281v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transição agroecológica na escala dos sistemas agroalimentares na França e no Brasil. Uma abordagem sistêmica e territorial</w:t>
               </w:r>
@@ -11239,64 +11239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la transition alimentaire dans les territoires : des mécanismes d’enrôlement à l’épreuve des attachements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,247 +11971,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des analyses partagées des mécanismes de verrouillage et de transition</w:t>
+                <w:t xml:space="preserve">The role of traditional foods in food system agroecological transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale “Agriculture and Food in an Urbanizing Society” – III AgUrb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965735v1</w:t>
+                <w:t xml:space="preserve">hal-02965768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of traditional foods in food system agroecological transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological transitions between determinist and open-ended visions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale “Agriculture and Food in an Urbanizing Society” – III AgUrb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">2nd Agroecology Europe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965768v1</w:t>
+                <w:t xml:space="preserve">hal-03761729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions between determinist and open-ended visions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire des analyses partagées des mécanismes de verrouillage et de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Agroecology Europe Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Colloque Les Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761729v1</w:t>
+                <w:t xml:space="preserve">hal-02965735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O papel dos alimentos tradicionais e artesanais na transição agroecologica dos sistemas alimentares</w:t>
               </w:r>
@@ -12961,51 +12961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ruynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13037,1067 +13037,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
+                <w:t xml:space="preserve">Experiencing justice and fairness in agroecological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Louvain-la-Neuve, France. 22 p</w:t>
+              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603613v1</w:t>
+                <w:t xml:space="preserve">hal-01604041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Franco-Brazilian perspective on agroecological transitions within territorial agrifood systems</w:t>
+                <w:t xml:space="preserve">Le lien aux parties prenantes dans des recherches sur l’écologisation des systèmes agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme ECOSERV de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990501v1</w:t>
+                <w:t xml:space="preserve">hal-02965791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing justice and fairness in agroecological networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux et les défis pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 13 p</w:t>
+              <w:t xml:space="preserve">Troisième Forum « Recherche et territoire »: L’Ardèche, terre d’expérimentation agricole.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604041v1</w:t>
+                <w:t xml:space="preserve">hal-02965820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien aux parties prenantes dans des recherches sur l’écologisation des systèmes agri-alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires et des territoires en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme ECOSERV de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « la renaissance rurale d’un siècle à l’autre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965791v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et les défis pour l’avenir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Values and volumes in sustainable organic markets chains – a multiperspectival analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Forum « Recherche et territoire »: L’Ardèche, terre d’expérimentation agricole.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mirabel, France</w:t>
+              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965820v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires et des territoires en construction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prunus - Réalités et perspectives de l'écologisation en arboriculture fruitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « la renaissance rurale d’un siècle à l’autre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.8</w:t>
+              <w:t xml:space="preserve">PRUNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606689v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunus - Réalités et perspectives de l'écologisation en arboriculture fruitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pratiques agronomiques au système agrialimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ruynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRUNUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire PRUNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313366v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values and volumes in sustainable organic markets chains – a multiperspectival analysis</w:t>
+                <w:t xml:space="preserve">Experiencias e perspectivas franco-brasileiras sobre circuitos curtos e sistemas alimentares territoriais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Egon Noe</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSA Congress 2016 - Sustainable and Just Rural Transitions: Connections and Complexities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 21 p</w:t>
+              <w:t xml:space="preserve">Primeiro forum franco-brasileiro dos circuitos curtos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pinheiral, Brasil. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603654v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agronomiques au système agrialimentaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARDU. ARboriculture Durable: approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PRUNUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint Marcel lès Valence, France. 30 p</w:t>
+              <w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797032v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARDU. ARboriculture Durable: approches interdisciplinaires</w:t>
+                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. 21 p</w:t>
+              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Louvain-la-Neuve, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801861v1</w:t>
+                <w:t xml:space="preserve">hal-01603613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencias e perspectivas franco-brasileiras sobre circuitos curtos e sistemas alimentares territoriais</w:t>
+                <w:t xml:space="preserve">A Franco-Brazilian perspective on agroecological transitions within territorial agrifood systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primeiro forum franco-brasileiro dos circuitos curtos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pinheiral, Brasil. 27 p</w:t>
+              <w:t xml:space="preserve">Agroecology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603597v1</w:t>
+                <w:t xml:space="preserve">hal-02990501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A territorial approach to Values Based Food Chains - a comparison of three organic regions in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rike Stotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14263,636 +14263,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires territoriaux en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Louvain, France</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dynamiques rurales, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965840v1</w:t>
+                <w:t xml:space="preserve">hal-02082812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre indications géographiques et circuits courts de proximité, des systèmes agri-alimentaires territoriaux en construction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of transdisciplinarity in research for sustainable food and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dynamiques rurales, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum de co-création pour la transition écologique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082812v1</w:t>
+                <w:t xml:space="preserve">hal-02965840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farming as a factor for territorial development: a comparative perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Schermer</w:t>
+                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom. 212 p</w:t>
+              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601567v1</w:t>
+                <w:t xml:space="preserve">hal-02742520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic farming as a factor for territorial development: a comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas J.</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Furtschegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
+              <w:t xml:space="preserve">26. European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom. 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950995v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre bio et conventionnel : processus d’influence et de re-différenciation. Cas d’études ardéchois et drômois</w:t>
+                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Formats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797477v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions entre bio et conventionnel : processus d’influence et de re-différenciation. Cas d’études ardéchois et drômois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
+              <w:t xml:space="preserve">Séminaire Formats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742520v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge d’or de la pêche, et après ? Adaptation, résistance et recomposition des mondes paysans face au marché « globalisé »</w:t>
               </w:r>
@@ -15193,90 +15193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming as a factor for territorial development: a comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Furtschegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15491,90 +15491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genetics to marketing (and through hidden connexions and interdependencies): an integrative approach of the ecologisation of fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15947,286 +15947,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of niches’ diversity in sustainable agri-food transition processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redesenhar a confiança nos sistemas agroalimentares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IST Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">8. Congrès Brésilien d'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brasil. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805383v1</w:t>
+                <w:t xml:space="preserve">hal-01601301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+                <w:t xml:space="preserve">The importance of niches’ diversity in sustainable agri-food transition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DinABio 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t>
+              <w:t xml:space="preserve">4th IST Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806049v1</w:t>
+                <w:t xml:space="preserve">hal-02805383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesenhar a confiança nos sistemas agroalimentares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès Brésilien d'Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brasil. 27 p</w:t>
+              <w:t xml:space="preserve">DinABio 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601301v1</w:t>
+                <w:t xml:space="preserve">hal-02806049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension sociologique des innovations : une approche dynamique</w:t>
               </w:r>
@@ -16881,51 +16881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abricot, fruit d'un terroir. La diversité de l'abricot, une richesse attachée au terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17397,614 +17397,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques territoriales de transition vers l'agriculture biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transversalités de l'Agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Isle sur la Sorgue, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746017v1</w:t>
+                <w:t xml:space="preserve">hal-02808406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions vers l’agriculture biologique : une approche à l’échelle d’un système agri-alimentaire territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation de la société civile pour le développement d’une agriculture plus durable : moteur et instrument d’un processus d’écologisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Cambien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des politiques publiques et des pratiques agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque Ecologisation des politiques publiques et des pratiques agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805749v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologisation des pratiques en arboriculture et maraîchage. Enjeux et perspectives de recherches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques territoriales de transition vers l'agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Duffaud-Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Isle sur la Sorgue, France. 20 p</w:t>
+              <w:t xml:space="preserve">Les transversalités de l'Agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808406v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation de la société civile pour le développement d’une agriculture plus durable : moteur et instrument d’un processus d’écologisation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les transitions vers l’agriculture biologique : une approche à l’échelle d’un système agri-alimentaire territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cambien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecologisation des politiques publiques et des pratiques agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Ecologisation des politiques publiques et des pratiques agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802702v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Agroecologia, movimento social, ciência, práticas e políticas públicas: Uma abordagem comparativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo a .V.de Sá Mazarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. ESRS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
+              <w:t xml:space="preserve">7. Congresso Brasileiro de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804477v1</w:t>
+                <w:t xml:space="preserve">hal-02748424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia, movimento social, ciência, práticas e políticas públicas: Uma abordagem comparativa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
+                <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelo a .V.de Sá Mazarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congresso Brasileiro de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">24. ESRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748424v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des attentes et pratiques des mangeurs… à la redéfinition des systèmes agri-alimentaires</w:t>
               </w:r>
@@ -18325,368 +18325,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bio comme reconfigurateur des controverses sur les pesticides et les OGM (1995-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Messean</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tétart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173185v1</w:t>
+                <w:t xml:space="preserve">hal-02757011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are supermarkets an appropriate tool for facilitating the transition to low input farming practices?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Haynes</w:t>
+                <w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754561v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bio comme reconfigurateur des controverses sur les pesticides et les OGM (1995-2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are supermarkets an appropriate tool for facilitating the transition to low input farming practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wierzbicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tétart</w:t>
+                <w:t xml:space="preserve">Zoltan Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jozsef Lehota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757011v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets multi-acteurs et politiques publiques : un moyen de développer les systèmes à bas intrants et l’agriculture biologique</w:t>
               </w:r>
@@ -18961,51 +18961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The building of sustainable wheat growing: the role of local-based knowledge in the process of extension of scientific knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19555,303 +19555,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is local (food system) beautiful?</w:t>
+                <w:t xml:space="preserve">Réduire les pesticides : Entre modernisation écologique et écologisation de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference on Sustainable Consumption. Sustainable Consumption and Alternative Agri-Food Systems : an International Working Conference for Social Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Arlon, Belgium. 12 p</w:t>
+              <w:t xml:space="preserve">18. Congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815606v1</w:t>
+                <w:t xml:space="preserve">hal-02812882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les pesticides : Entre modernisation écologique et écologisation de l’agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion to organic horticulture: a multidimensional issue and an example for transitions towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Bressoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fauriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès de l'AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">1.Symposium on Horticulture in Europe (SHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812882v1</w:t>
+                <w:t xml:space="preserve">hal-02757015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion to organic horticulture: a multidimensional issue and an example for transitions towards sustainability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is local (food system) beautiful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Symposium on Horticulture in Europe (SHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2. Conference on Sustainable Consumption. Sustainable Consumption and Alternative Agri-Food Systems : an International Working Conference for Social Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arlon, Belgium. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757015v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of winter wheat production: a path-dependency analysis</w:t>
               </w:r>
@@ -20368,51 +20368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20463,64 +20463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To design or to redesign : how can indicators contribute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23042,51 +23042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre &amp; Terry Mardsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23987,51 +23987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cleofas Faggion Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24050,368 +24050,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia : polissemia , pluralismo e controvérsias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+                <w:t xml:space="preserve">Redes alimentares alternativas e novas relações produção-consumo na França e no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cleofas Faggion Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181044v1</w:t>
+                <w:t xml:space="preserve">hal-02110677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institucionalização do movimento ecológico na agricultura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecologia : polissemia , pluralismo e controvérsias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Antonio Norder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Brandenburg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182252v1</w:t>
+                <w:t xml:space="preserve">hal-01181044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes alimentares alternativas e novas relações produção-consumo na França e no Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institucionalização do movimento ecológico na agricultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Roberto Darolt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110677v1</w:t>
+                <w:t xml:space="preserve">hal-01182252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24803,51 +24803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Renting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adanella Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S.C. (han) Wiskerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25004,558 +25004,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00727078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
+                <w:t xml:space="preserve">Un système agro-alimentaire façonné autour de la protection chimique des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejane R. Paratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sciences en Partage (Quae), 978-2-84444-854-5</w:t>
+              <w:t xml:space="preserve">Repenser la protection des systèmes de cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 250 p., 2011, 978-2-7592-1676-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805981v1</w:t>
+                <w:t xml:space="preserve">hal-02805320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification et mise en marché des produits : freins ou appuis au changement?</w:t>
+                <w:t xml:space="preserve">Les AMAP : une écologisation négociée, ou de nouvelles formes de normalisation inéquitables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures</w:t>
+              <w:t xml:space="preserve">Consommer et protéger l'environnement. Opposition ou convergence?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage, 9782759216765</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 202 p., 2011, 978-2296541801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198027v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures : innovation et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri Editions, pp. 101 à 128, 2011, 979-10-275-098-7</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri Editions Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sciences en Partage (Quae), 978-2-84444-854-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687466v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système agro-alimentaire façonné autour de la protection chimique des cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualification et mise en marché des produits : freins ou appuis au changement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des systèmes de cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 250 p., 2011, 978-2-7592-1676-5</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage, 9782759216765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805320v1</w:t>
+                <w:t xml:space="preserve">hal-01198027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AMAP : une écologisation négociée, ou de nouvelles formes de normalisation inéquitables ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et protéger l'environnement. Opposition ou convergence?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repenser la protection des cultures : innovation et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions, pp. 101 à 128, 2011, 979-10-275-098-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02807851v1</w:t>
+                <w:t xml:space="preserve">hal-01687466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des acteurs publics et privés</w:t>
               </w:r>
@@ -25580,51 +25580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25701,51 +25701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25790,264 +25790,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte chimique au coeur de la construction du système agri-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion de la santé des plantes dans une optique de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Ricci; Sibylle Bui; Claire Lamine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1675-5 978-2-84444-854-5</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures - Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions/editions Quae, pp.17-28, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805573v1</w:t>
+                <w:t xml:space="preserve">halshs-03464480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la santé des plantes dans une optique de développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lutte chimique au coeur de la construction du système agri-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejane R. Paratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la protection des cultures - Innovations et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions/editions Quae, pp.17-28, 2011</w:t>
+              <w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae Educagri Editions ; AgriParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1675-5 978-2-84444-854-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03464480v1</w:t>
+                <w:t xml:space="preserve">hal-02805573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et débats actuels sur la conversion à l'AB</w:t>
               </w:r>
@@ -26651,51 +26651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of supermarket procurement strategies as drivers of IPM - Policy Brief No. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26752,51 +26752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing IPM - A gradual path involving many stakeholders - Policy Brief No. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27166,1003 +27166,1091 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01001977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCIPIENT. EXpérimentations CItoyennes, Passeurs d'Initiatives, et ENgagements dans la Transition agricole et alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+                <w:t xml:space="preserve">Vers une approche dynamique du travail soutenable en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Transition écologique et solidaire; Gis Démocratie et participation; Programme Cit'In - Expérimentations démocratiques pour la transition écologique; Université de Strasbourg; INRAE; AgroParisTech. 2021</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004070v1</w:t>
+                <w:t xml:space="preserve">hal-05627043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Assiette et le Territoire. Rapport final.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXCIPIENT. EXpérimentations CItoyennes, Passeurs d'Initiatives, et ENgagements dans la Transition agricole et alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, PNRMA, CIVAM07, Pétale 07. 2021</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tuscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Transition écologique et solidaire; Gis Démocratie et participation; Programme Cit'In - Expérimentations démocratiques pour la transition écologique; Université de Strasbourg; INRAE; AgroParisTech. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550141v1</w:t>
+                <w:t xml:space="preserve">hal-04004070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
+                <w:t xml:space="preserve">L'Assiette et le Territoire. Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, PNRMA, CIVAM07, Pétale 07. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02864749v2</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Intermédiaire du Projet de recherche Observatoire Sociologique des Transitions Agro-Ecologiques</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 2016</w:t>
+                <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02801223v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic values-based food chains in France - State of the art review. HealthyGrowth WP2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+                <w:t xml:space="preserve">Rapport Intermédiaire du Projet de recherche Observatoire Sociologique des Transitions Agro-Ecologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRA. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478530v1</w:t>
+                <w:t xml:space="preserve">hal-02801223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full case study report: Biovallée, France</w:t>
+                <w:t xml:space="preserve">Organic values-based food chains in France - State of the art review. HealthyGrowth WP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478528v1</w:t>
+                <w:t xml:space="preserve">hal-03478530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et innovation dans le plan Ecophyto - Programme scientifique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2015</w:t>
+                <w:t xml:space="preserve">Full case study report: Biovallée, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801211v1</w:t>
+                <w:t xml:space="preserve">halshs-03478528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the links between farm modernisation, rural development and resilience in a world of increasing demands and finite resources</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Contract] auto-saisine. 2014, 49 p</w:t>
+                <w:t xml:space="preserve">Recherche et innovation dans le plan Ecophyto - Programme scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01605769v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses et recommandations du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du dispositif DEPHY du plan ECOPHYTO 2018</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Rethinking the links between farm modernisation, rural development and resilience in a world of increasing demands and finite resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.6</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Knickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] auto-saisine. 2014, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02598227v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyses et recommandations du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du dispositif DEPHY du plan ECOPHYTO 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Societal assessment of current and novel low input crop protection strategies. Phase 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -28177,81 +28265,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Buurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28261,136 +28349,136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas n°4 : L'huile de palme rouge au Cameroun et en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet de recherche financé par le fonds commun INRA/CIRAD </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId612"/>
+      <w:footerReference w:type="default" r:id="rId613"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28537,51 +28625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimone Rozendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747594v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez-Merino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pugliese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaime Berti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1223270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105102ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206231120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dodet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demen&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rotival" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Latr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20864" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T8DFHK93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Petersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2055468" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Lu&#237;s Palm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Job Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2021.v41.739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Stolarski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves de Souza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Roberto Darolt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Viega Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Veiga Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2019.v39.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.03.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;neau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Colonna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Freitas Ewald Strauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33240/rba.v14i2.22957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1432517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stotten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Norder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ASOC129711V1932016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Egon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721193663248047E12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Strauss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.01.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D64MV5T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GWJKFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDWC4LW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n0zd-2s10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666806v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vagn-2357" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mx3g-0n16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658230v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2005.00308.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CTRHV1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.451.0167" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Parot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Miller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312186v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234174v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Dyck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161391v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300311v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234173v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761694v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990135v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965700v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965735v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943534v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990327v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva J.C.B.V" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ruynat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603613v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990501v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604041v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965820v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797032v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603597v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pugliese" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601567v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Furtschegger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797477v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603743v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607510v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742384v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794473v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807849v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Bomfim Oliveira Junior" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Pedro Santos Junior" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803285v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603735v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807540v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811486v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746017v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Duffaud-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805749v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cambien" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748424v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo a .V.de S&#225; Mazarotto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807680v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754561v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haynes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierzbicka" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Lehota" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scherer-Haynes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757909v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751471v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594013v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815606v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812882v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757015v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822205v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819368v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan. S. Buurma" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin.M. L. Burnett" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816091v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195417v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824775v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763127v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601562v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esrs2015.hutton.ac.uk/sites/www.esrs2015.eu/files/bookofabstracts_13Aug(1).pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg A." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schneider" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945945v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/sustainable-agri-food-systems-9781350101142/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545007v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tadeu da Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978854443601.1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladiscussion.fr/la-fabrique-sociale-de-lecologisation-de-lagriculture/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Billaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812561v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yvesmichel.org/product-page/societe-civile/les-amap-un-nouveau-pacte-entre-producteurs-et-consommateurs/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815237v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100634400" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300302v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Anderson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caswell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550123v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550118v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542113v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago De Abreu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Branderburg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ch&#233;ophas de F. De Alencar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37423/200300511" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949232v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hauer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/594171/1/Sabourin%26al-LIVRO%20PEAPO%20-%2020967_vers%C3%A3o%20do%20autor.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356664v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798178v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA15&amp;amp;lpg=PA15&amp;amp;dq=G%C3%A9n%C3%A9rer+et+int%C3%A9grer+les+connaissances.+Penvern&amp;amp;source=bl&amp;amp;ots=b6pWUeosji&amp;amp;sig=84QcRaU-85w_iJp01JoNlGenbGM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiizu72t7HMAhWDiCwKHbeoC_YQ6AEIIzAA#v=onepage&amp;amp;q=G%C3%A9n%C3%A9rer%20et%20int%C3%A9grer%20les%20connaissances.%20Penvern&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978388v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182823v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181044v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182252v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110677v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810856v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. (han) Wiskerke" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285952.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727078v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00727078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198027v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805320v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807851v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285954.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478468v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198026v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805573v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464480v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822021v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817733v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048126651" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_40" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811889v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1115-transitions-vers-l-agriculture-biologique.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478510v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189963v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189962v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502432v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001977v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004070v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550141v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bird" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478528v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Knickel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819580v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823694v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimone Rozendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747594v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez-Merino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105102ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pugliese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaime Berti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1223270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206231120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04022857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Petersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2022.2055468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Morales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dodet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demen&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rotival" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Latr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20864" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T8DFHK93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Lu&#237;s Palm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Job Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2021.v41.739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Stolarski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves de Souza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Roberto Darolt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Viega Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Carlos Bittencourt Veiga Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2019.v39.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.03.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;neau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Colonna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Freitas Ewald Strauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33240/rba.v14i2.22957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1432517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stotten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Bjornshave Noe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Norder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ASOC129711V1932016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Egon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721193663248047E12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Strauss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.01.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D64MV5T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemarie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/19w0-tn59" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GWJKFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDWC4LW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n0zd-2s10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666806v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vagn-2357" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mx3g-0n16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658230v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2005.00308.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CTRHV1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.451.0167" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Parot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Miller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300311v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Dyck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990135v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965700v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965768v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943534v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990327v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva J.C.B.V" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ruynat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604041v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965791v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603654v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797032v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603597v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801861v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pugliese" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601567v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Furtschegger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797477v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603743v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607510v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742384v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794473v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601301v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807849v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Bomfim Oliveira Junior" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Pedro Santos Junior" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803285v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603735v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807540v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811486v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808406v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Duffaud-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cambien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo a .V.de S&#225; Mazarotto" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807680v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757011v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haynes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierzbicka" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Lehota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scherer-Haynes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757909v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751471v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594013v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812882v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757015v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815606v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822205v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819368v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan. S. Buurma" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin.M. L. Burnett" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816091v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195417v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824775v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763127v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601562v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esrs2015.hutton.ac.uk/sites/www.esrs2015.eu/files/bookofabstracts_13Aug(1).pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg A." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schneider" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945945v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/sustainable-agri-food-systems-9781350101142/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545007v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tadeu da Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978854443601.1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladiscussion.fr/la-fabrique-sociale-de-lecologisation-de-lagriculture/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Billaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812561v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yvesmichel.org/product-page/societe-civile/les-amap-un-nouveau-pacte-entre-producteurs-et-consommateurs/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815237v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100634400" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300302v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Anderson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caswell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550123v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550118v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542113v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago De Abreu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Branderburg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ch&#233;ophas de F. De Alencar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37423/200300511" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949232v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hauer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/594171/1/Sabourin%26al-LIVRO%20PEAPO%20-%2020967_vers%C3%A3o%20do%20autor.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356664v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798178v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA15&amp;amp;lpg=PA15&amp;amp;dq=G%C3%A9n%C3%A9rer+et+int%C3%A9grer+les+connaissances.+Penvern&amp;amp;source=bl&amp;amp;ots=b6pWUeosji&amp;amp;sig=84QcRaU-85w_iJp01JoNlGenbGM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiizu72t7HMAhWDiCwKHbeoC_YQ6AEIIzAA#v=onepage&amp;amp;q=G%C3%A9n%C3%A9rer%20et%20int%C3%A9grer%20les%20connaissances.%20Penvern&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978388v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182823v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110677v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181044v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182252v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810856v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. (han) Wiskerke" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285952.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727078v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00727078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805320v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807851v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285954.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198027v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478468v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198026v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464480v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805573v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822021v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817733v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048126651" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_40" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811889v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1115-transitions-vers-l-agriculture-biologique.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812593v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478510v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189963v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189962v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502432v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001977v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627043v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004070v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550141v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bird" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478528v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605769v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Knickel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819580v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823694v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>